--- v0 (2025-12-18)
+++ v1 (2026-11-02)
@@ -1,89 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1789F15C" w14:textId="33781963" w:rsidR="00067075" w:rsidRDefault="003A2EFF" w:rsidP="00DE0402">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0368C25A" wp14:editId="1EC0F928">
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -102,83 +99,83 @@
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7643844" cy="1695635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E1914A" w14:textId="4D8F9C99" w:rsidR="00EC6A53" w:rsidRDefault="00EC6A53" w:rsidP="00067075">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:sectPr w:rsidR="00EC6A53" w:rsidSect="000853A1">
-          <w:footerReference w:type="default" r:id="rId14"/>
-          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096976A5" w14:textId="3AEE03FA" w:rsidR="00C62708" w:rsidRDefault="008A6EA6" w:rsidP="00973262">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="480" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Supplementary Guidance for the Skills Guarantee PCP Version 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7761DEA6" w14:textId="11CF33DC" w:rsidR="0077266E" w:rsidRDefault="0598240A" w:rsidP="0077266E">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00781066">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display" w:cs="Aptos Display"/>
@@ -5083,101 +5080,102 @@
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="26573A0A" w14:textId="1FCFD045" w:rsidR="008A0069" w:rsidRPr="00974D0A" w:rsidRDefault="00E816C2" w:rsidP="007B5725">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:spacing w:before="0" w:after="0"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
+            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="340CE007" w14:textId="0EC72674" w:rsidR="00084C37" w:rsidRPr="00084C37" w:rsidRDefault="007A7564" w:rsidP="00E31566">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc210144868"/>
       <w:bookmarkStart w:id="1" w:name="_Toc210145533"/>
       <w:bookmarkStart w:id="2" w:name="_Toc210145591"/>
       <w:bookmarkStart w:id="3" w:name="_Toc210147506"/>
       <w:r w:rsidRPr="001C5F2D">
         <w:t xml:space="preserve">Actions for </w:t>
       </w:r>
       <w:r w:rsidR="00E31566" w:rsidRPr="001C5F2D">
         <w:t>Suppliers Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="00E31566">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52075144" w14:textId="77442566" w:rsidR="00380981" w:rsidRDefault="001A4A6A" w:rsidP="00AD6DFD">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37BF69F0" wp14:editId="7D65D80B">
             <wp:extent cx="5486400" cy="8107712"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="1384872879" name="Picture 1" descr="Summary of Supplier actioned required for PCP V1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1384872879" name="Picture 1" descr="Summary of Supplier actioned required for PCP V1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5513905" cy="8148358"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -5808,51 +5806,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0068612B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F6369"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71789F28" wp14:editId="1FF7507D">
             <wp:extent cx="5892233" cy="1686296"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="309239221" name="Picture 1" descr="Table 1 provides high-level details of the eligibility requirements for the PCP."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="309239221" name="Picture 1" descr="Table 1 provides high-level details of the eligibility requirements for the PCP."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5903162" cy="1689424"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B48359C" w14:textId="77777777" w:rsidR="00291DE9" w:rsidRPr="00535C6B" w:rsidRDefault="00291DE9" w:rsidP="00291DE9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc210144873"/>
@@ -9455,85 +9453,85 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">Workforce participation data – rates of </w:t>
       </w:r>
       <w:r w:rsidR="007D532B">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:t>omen’s participation across your organisation’s workforce/for the procurement (entry level staff, managers, board members etc).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57B7BB1A" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">Gender Pay Gap Analysis – consider undertaking an analysis to examine the drivers of gender inequality. A basic guide to completing an analysis is available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Workplace Gender Equality Agency (WGEA) websit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E91C4FD" w14:textId="6181ADCB" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Policy, programs and services – what policies, programs and services does your organisation currently have to support </w:t>
       </w:r>
       <w:r w:rsidR="007D532B">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:t>omen in the workplace?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Review the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00E01697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Working for Women: </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">A </w:t>
         </w:r>
         <w:r w:rsidRPr="00E01697">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Strategy for Gender Equality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="793EF101" w14:textId="47BC8E78" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
@@ -9554,51 +9552,51 @@
         <w:t xml:space="preserve">omen (e.g. toilet spaces) or work options (part-time or flexible hours), or other data highlighting factors that may influence recruitment and retention? Do you have any survey results or informal feedback from women about their experience in the workplace that may help highlight any issues that should be addressed? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EB09E0F" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t>Analyse performance to identify strengths, weaknesses, barriers and gaps for gender equality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58AC9877" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t>To effectively assess your organisation’s progress toward gender equality, consider both quantitative and qualitative indicators. Pay particular attention to the concept of “critical mass”—research suggests that a minimum of 30% representation of women in a team or workplace is often required to drive meaningful and observable change in organisational culture, practices, and outcomes (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00DD1992">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Target Setting for Gender Equality Literature Review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t>, WGEA, p.10).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7061E02C" w14:textId="04C47C7F" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">What is working well? Where are there high levels of participation by </w:t>
       </w:r>
       <w:r w:rsidR="007D532B">
         <w:t>w</w:t>
@@ -9652,51 +9650,51 @@
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">How can you improve recruitment and retention of </w:t>
       </w:r>
       <w:r w:rsidR="007D532B">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">omen in your organisation? What goals will your organisation aim to achieve? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A3C802C" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">For additional guidance on gender-equal recruitment and promotion see the ‘Further helpful resources’ section below, including WGEA’s </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:t>Action Planning Tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> that can help identify actions an organisation can take to improve gender equality in their workplace.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0DF771" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t>Plan how the outcomes will be delivered, implemented and how you will track the success.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58DA93A0" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="004503E7" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t>Set time frames for goals and monitor progress.</w:t>
       </w:r>
@@ -10180,51 +10178,51 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>get access to the Apprenticeship Data Management System (ADMS) for reporting and compliance requirements</w:t>
       </w:r>
       <w:r w:rsidR="003E1C4D">
         <w:t>, guidance is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00934908">
         <w:t xml:space="preserve">available on the Apprenticeship.gov.au website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00934908" w:rsidRPr="02CA8379">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee reporting for suppliers and subcontractors | Australian Apprenticeships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00934908">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73190B07" w14:textId="02D958E2" w:rsidR="00442BB3" w:rsidRPr="00442BB3" w:rsidRDefault="00442BB3" w:rsidP="00442BB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="283"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00850F40">
@@ -10286,51 +10284,51 @@
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
     <w:p w14:paraId="61F3237D" w14:textId="52689BFE" w:rsidR="00A2295D" w:rsidRDefault="000976B8" w:rsidP="001618E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="404246"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Suppliers</w:t>
       </w:r>
       <w:r w:rsidR="0074513C">
         <w:t xml:space="preserve"> should </w:t>
       </w:r>
       <w:r w:rsidR="00F04C46">
         <w:t xml:space="preserve">distribute the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00F04C46" w:rsidRPr="000407A9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F04C46">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA1D9A">
         <w:t xml:space="preserve">to Apprentices and </w:t>
       </w:r>
       <w:r w:rsidR="0047766E">
         <w:t xml:space="preserve">ICT </w:t>
       </w:r>
       <w:r w:rsidR="00663886">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="0047766E">
         <w:t>adets</w:t>
       </w:r>
       <w:r w:rsidR="00DA1D9A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10544,51 +10542,51 @@
         </w:rPr>
         <w:t>Suppliers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidR="00AB4B02" w:rsidRPr="006851E3">
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4488822C" w14:textId="75FE5064" w:rsidR="00CA092A" w:rsidRDefault="007E6FA3" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">distribute the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00181CC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="00B179D9">
         <w:t xml:space="preserve"> Apprentices and </w:t>
       </w:r>
       <w:r w:rsidR="00663886">
         <w:t>ICT cadets</w:t>
       </w:r>
       <w:r w:rsidR="00B179D9">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="005D7A30" w:rsidRPr="008812D6">
         <w:t xml:space="preserve">obtain </w:t>
       </w:r>
       <w:r w:rsidR="00B179D9">
         <w:t xml:space="preserve">their </w:t>
       </w:r>
@@ -10689,51 +10687,51 @@
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">upplier for a project that is reportable under the </w:t>
       </w:r>
       <w:r w:rsidR="644565DE">
         <w:t>PCP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, you should register for ADMS access as soon as you can after the </w:t>
       </w:r>
       <w:r w:rsidR="69173BEE">
         <w:t>start of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F9996BD" w14:textId="27A17B62" w:rsidR="00D17F82" w:rsidRDefault="039EE3A9" w:rsidP="00D17F82">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="329AE479">
         <w:t xml:space="preserve">eporting guidance is available on the Apprenticeship.gov.au website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25">
+      <w:hyperlink r:id="rId22">
         <w:r w:rsidR="329AE479" w:rsidRPr="1F7BBCB1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee reporting for suppliers and subcontractors | Australian Apprenticeships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="329AE479">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51997338" w14:textId="3C1FEB7B" w:rsidR="00020B0E" w:rsidRDefault="00020B0E" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="107" w:name="_Toc210144895"/>
       <w:bookmarkStart w:id="108" w:name="_Toc210145618"/>
       <w:bookmarkStart w:id="109" w:name="_Toc210147533"/>
       <w:r>
         <w:t>Contract variations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
       <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
     </w:p>
@@ -11919,51 +11917,51 @@
       <w:r w:rsidR="001808F2">
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
       <w:r w:rsidR="008B1244">
         <w:t>Relevant entity</w:t>
       </w:r>
       <w:r w:rsidR="001808F2">
         <w:t xml:space="preserve"> will monitor progress and work with Supplier</w:t>
       </w:r>
       <w:r w:rsidR="004550CC">
         <w:t xml:space="preserve">s to meet targets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB235D0" w14:textId="77777777" w:rsidR="004550CC" w:rsidRDefault="004550CC" w:rsidP="00D57890">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AF2024B" w14:textId="4FABB694" w:rsidR="00D57890" w:rsidRDefault="00D57890" w:rsidP="00D57890">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please refer to the additional reporting guidance available on the Apprenticeship.gov.au website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="02CA8379">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee reporting for suppliers and subcontractors | Australian Apprenticeships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42AA052E" w14:textId="77777777" w:rsidR="00D60FFE" w:rsidRDefault="00D60FFE" w:rsidP="00D57890">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05FAAEFB" w14:textId="77777777" w:rsidR="00D60FFE" w:rsidRPr="00421450" w:rsidRDefault="00D60FFE" w:rsidP="00D60FFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="120" w:name="_Toc210144899"/>
@@ -14081,51 +14079,51 @@
     <w:p w14:paraId="05849D97" w14:textId="44B80F56" w:rsidR="00182A3F" w:rsidRPr="005C762F" w:rsidRDefault="00182A3F" w:rsidP="00195FD6">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suppliers must submit quarterly reports in the ADMS to </w:t>
       </w:r>
       <w:r w:rsidR="0061224B">
         <w:t>Relevant entities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="262183AB" w14:textId="3316EE3A" w:rsidR="007F3C15" w:rsidRDefault="00182A3F" w:rsidP="003212AE">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Further guidance on this process is available on the Apprenticeships.gov.au website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="02CA8379">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee reporting for suppliers and subcontractors | Australian Apprenticeships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C06E300" w14:textId="429D4309" w:rsidR="007F3C15" w:rsidRPr="003212AE" w:rsidRDefault="007F3C15" w:rsidP="007F3C15">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="237" w:name="_Toc210144919"/>
       <w:bookmarkStart w:id="238" w:name="_Toc210145642"/>
       <w:bookmarkStart w:id="239" w:name="_Toc210147097"/>
       <w:bookmarkStart w:id="240" w:name="_Toc210147557"/>
@@ -14599,257 +14597,259 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ection 4.1.4 </w:t>
       </w:r>
       <w:r w:rsidRPr="006B0E23">
         <w:t>of the PCP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16A7D223" w14:textId="542DC133" w:rsidR="005C6CF3" w:rsidRPr="006B0E23" w:rsidRDefault="005C6CF3" w:rsidP="006025DD">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5330B8EA" w14:textId="4733F476" w:rsidR="00B9776B" w:rsidRDefault="00B9776B" w:rsidP="00857714">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="257" w:name="_Toc210144924"/>
       <w:bookmarkStart w:id="258" w:name="_Toc210145647"/>
       <w:bookmarkStart w:id="259" w:name="_Toc210147562"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Further resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="257"/>
       <w:bookmarkEnd w:id="258"/>
       <w:bookmarkEnd w:id="259"/>
     </w:p>
     <w:p w14:paraId="12EEFB51" w14:textId="77777777" w:rsidR="008C6435" w:rsidRDefault="008C6435" w:rsidP="00966D9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F603E3">
         <w:t xml:space="preserve">Australian Government Contract Management Guide, Sections 2.12-2.13 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00A55EB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="752BFEC8" w14:textId="77777777" w:rsidR="008C6435" w:rsidRDefault="008C6435" w:rsidP="00966D9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Australian Government Procurement BuyRight, Contract Variations – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId26">
         <w:r w:rsidRPr="0AE5CBBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.finance.gov.au/government/procurement/buyright/contract-variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64011697" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Action Planning Tool – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/action-planning-tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CC9B04" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Employer guidance on developing policies and strategies for the six Gender Equality Indicators – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/policy-and-strategy-guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C639B1A" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Policy and strategy guidance: Gender composition of the workforce – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14422C8F" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Policy and strategy guidance: Sexual harassment, harassment on the grounds of sex or discrimination – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49B42405" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Gender Pay Gap Analysis Guide – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED6A4E4" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00231A8B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Gender equitable recruitment and promotion guide - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/tools/recruitment-and-promotion-guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3898D9A6" w14:textId="0467B5D1" w:rsidR="00C77D8F" w:rsidRDefault="00231A8B" w:rsidP="00D73151">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">Prime Minister and Cabinet (PM&amp;C), Office for Women - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Working for Women: A Strategy for Gender Equality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00257FD2" w:rsidRPr="001F3D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="331308B6" w14:textId="3C520B6B" w:rsidR="00A65A80" w:rsidRDefault="00A65A80">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7045BAB0" w14:textId="5141172D" w:rsidR="007564D3" w:rsidRPr="005876A6" w:rsidRDefault="007564D3" w:rsidP="00974D0A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="260" w:name="_Appendix_A"/>
       <w:bookmarkStart w:id="261" w:name="_Toc210144925"/>
       <w:bookmarkStart w:id="262" w:name="_Toc210145648"/>
       <w:bookmarkStart w:id="263" w:name="_Toc210147563"/>
       <w:bookmarkEnd w:id="260"/>
       <w:r w:rsidRPr="005876A6">
+        <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
       <w:bookmarkEnd w:id="261"/>
       <w:bookmarkEnd w:id="262"/>
       <w:bookmarkEnd w:id="263"/>
     </w:p>
     <w:p w14:paraId="237C1A40" w14:textId="77777777" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00FD0B3E" w:rsidP="00FD0B3E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Gender Equality Action Plan </w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
@@ -14913,117 +14913,117 @@
         <w:t xml:space="preserve">AusTender Approach to Market ID: </w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>XXXXX</w:t>
       </w:r>
       <w:r w:rsidRPr="004503E7">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E9796D" w14:textId="77777777" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00FD0B3E" w:rsidP="00FD0B3E">
       <w:pPr>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">This project meets the definition of a: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E429FB" w14:textId="5D6488A2" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00477A45" w:rsidP="00FD0B3E">
+    <w:p w14:paraId="58E429FB" w14:textId="5D6488A2" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="000E06CD" w:rsidP="00FD0B3E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1514885667"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t xml:space="preserve">  Major </w:t>
       </w:r>
       <w:r w:rsidR="00557D82">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t xml:space="preserve">onstruction </w:t>
       </w:r>
       <w:r w:rsidR="006B2CD4">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t>roject</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442B64CA" w14:textId="2A4712DD" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00477A45" w:rsidP="00FD0B3E">
+    <w:p w14:paraId="442B64CA" w14:textId="2A4712DD" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="000E06CD" w:rsidP="00FD0B3E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1286573963"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t xml:space="preserve">  Major ICT </w:t>
       </w:r>
       <w:r w:rsidR="006B2CD4">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t>roject</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC674B8" w14:textId="00D447CB" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00477A45" w:rsidP="00FD0B3E">
+    <w:p w14:paraId="4FC674B8" w14:textId="00D447CB" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="000E06CD" w:rsidP="00FD0B3E">
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-92705708"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FD0B3E" w:rsidRPr="004503E7">
         <w:t xml:space="preserve">  Flagship </w:t>
       </w:r>
       <w:r w:rsidR="00557D82">
         <w:t>c</w:t>
       </w:r>
@@ -15070,51 +15070,51 @@
             <w:r w:rsidRPr="004503E7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve">Specify the level of workforce targets you will meet, as set out in section 4 of </w:t>
             </w:r>
             <w:r w:rsidRPr="00086402">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00086402">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00086402">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="C00000"/>
                 </w:rPr>
                 <w:t>Skills Guarantee Procurement Connected Policy Version 1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00086402">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79E5229C" w14:textId="7E1D7363" w:rsidR="00FD0B3E" w:rsidRPr="004503E7" w:rsidRDefault="00FD0B3E" w:rsidP="005937EC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -15365,51 +15365,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t>Section 4</w:t>
             </w:r>
             <w:r w:rsidRPr="004503E7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the</w:t>
             </w:r>
             <w:r w:rsidRPr="004503E7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidR="00086402" w:rsidRPr="00086402">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
                   <w:color w:val="C00000"/>
                 </w:rPr>
                 <w:t>Skills Guarantee Procurement Connected Policy Version 1.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00086402" w:rsidRPr="00086402">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00086402">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="C00000"/>
               </w:rPr>
@@ -16427,71 +16427,71 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FD0B3E" w:rsidRPr="007564D3" w:rsidSect="005C3B4D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1560" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="457E8538" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3" w:rsidP="0051352E">
+    <w:p w14:paraId="09A5A9F8" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFF5ECE" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3" w:rsidP="0051352E">
+    <w:p w14:paraId="587AB404" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EC3CA14" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3">
+    <w:p w14:paraId="4BF5BB09" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -16516,51 +16516,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -16719,61 +16718,61 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="632A6251" w14:textId="43651AEB" w:rsidR="00662A42" w:rsidRDefault="00D24028" w:rsidP="00DA3680">
+  <w:p w14:paraId="632A6251" w14:textId="43651AEB" w:rsidR="00662A42" w:rsidRDefault="00477A45" w:rsidP="00DA3680">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
     </w:pPr>
     <w:fldSimple w:instr="FILENAME \* MERGEFORMAT">
-      <w:r w:rsidR="00477A45">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Supplementary Guidance for the Skills Guarantee PCP Version 1 - Suppliers.docx</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00662A42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3494854F" wp14:editId="5A637210">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>415974</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="198000"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4">
@@ -16835,71 +16834,71 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="649D7389" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:32.75pt;width:595.3pt;height:15.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyyYXCeAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6SuoUwQpMgwo&#10;2mLp0LMiS7EBWdQoJU7260fJjtO1xQ7DfJBJkfz4EMmb231j2E6hr8EWfHSWc6ashLK2m4L/eF5+&#10;ueLMB2FLYcCqgh+U57ezz59uWjdVY6jAlAoZgVg/bV3BqxDcNMu8rFQj/Bk4ZUmoARsRiMVNVqJo&#10;Cb0x2TjPL7IWsHQIUnlPt3edkM8SvtZKhketvQrMFJxiC+nEdK7jmc1uxHSDwlW17MMQ/xBFI2pL&#10;TgeoOxEE22L9DqqpJYIHHc4kNBloXUuVcqBsRvmbbFaVcCrlQsXxbiiT/3+w8mG3ck9IZWidn3oi&#10;YxZ7jU38U3xsn4p1GIql9oFJurw8v8jp40ySbHR9FWmCyU7WDn34qqBhkSg40mOkGondvQ+d6lEl&#10;OvNg6nJZG5MY3KwXBtlO0MNN8sl4ctGj/6FmbFS2EM06xHiTnXJJVDgYFfWM/a40q0uKfpwiSW2m&#10;Bj9CSmXDqBNVolSd+/OUZwc/WKRME2BE1uR/wO4BYgu/x+5gev1oqlKXDsb53wLrjAeL5BlsGIyb&#10;2gJ+BGAoq95zp38sUleaWKU1lIcnZAjdjHgnlzW9273w4UkgDQU9NQ16eKRDG2gLDj3FWQX466P7&#10;qE+9SlLOWhqygvufW4GKM/PNUhdfjyaTOJWJmZxfjonB15L1a4ndNgugdhjRSnEykVE/mCOpEZoX&#10;2gfz6JVEwkryXXAZ8MgsQjf8tFGkms+TGk2iE+HerpyM4LGqsS+f9y8CXd+8gdr+AY4DKaZverjT&#10;jZYW5tsAuk4NfqprX2+a4tQ4/caJa+I1n7ROe3H2GwAA//8DAFBLAwQUAAYACAAAACEADU/P990A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTSg0kZFMFUAXi1BYOHN14&#10;G0fE6yh2m/D3uCc4jmY086Zcz7YXZxp95xghXSQgiBunO24RPj82dw8gfFCsVe+YEH7Iw7q6vipV&#10;od3EOzrvQytiCftCIZgQhkJK3xiyyi/cQBy9oxutClGOrdSjmmK57eUySTJpVcdxwaiBng013/uT&#10;RThS/bJ8+3qq5VTn6fvrYHab7Yx4ezPXjyACzeEvDBf8iA5VZDq4E2sveoR4JCBkqxWIi5vmSQbi&#10;gJBn9yCrUv7nr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAssmFwngCAABfBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADU/P990AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="#404246" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000655CD">
       <w:tab/>
       <w:t>v0.1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DE1F94E" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3" w:rsidP="0051352E">
+    <w:p w14:paraId="14383F0D" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F839092" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3" w:rsidP="0051352E">
+    <w:p w14:paraId="052FCA43" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="586F8BAF" w14:textId="77777777" w:rsidR="000504F3" w:rsidRDefault="000504F3">
+    <w:p w14:paraId="62A8CC28" w14:textId="77777777" w:rsidR="000E06CD" w:rsidRDefault="000E06CD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="4B3BE6AD" w14:textId="7E12FECB" w:rsidR="0063419D" w:rsidRPr="00845C34" w:rsidRDefault="00F86CF3" w:rsidP="0063419D">
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D45CB3">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Eligible project</w:t>
       </w:r>
       <w:r w:rsidR="0063419D" w:rsidRPr="00D436BA">
         <w:rPr>
           <w:b/>
@@ -17092,51 +17091,69 @@
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006070BF">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="006070BF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>WGEA Data Explorer</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as at 12 June 2024</w:t>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 June 2024</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="690092C2" w14:textId="77777777" w:rsidR="00D43693" w:rsidRPr="00061349" w:rsidRDefault="00D43693" w:rsidP="00D43693">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E6AC0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002E6AC0">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -19982,50 +19999,51 @@
   <w:num w:numId="31" w16cid:durableId="559949019">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="138546966">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1361664403">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1634867552">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="639504022">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1990085733">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -20073,50 +20091,51 @@
     <w:rsid w:val="00044E4A"/>
     <w:rsid w:val="00045002"/>
     <w:rsid w:val="000451D1"/>
     <w:rsid w:val="00045670"/>
     <w:rsid w:val="0004700A"/>
     <w:rsid w:val="000504F3"/>
     <w:rsid w:val="000510F5"/>
     <w:rsid w:val="00051453"/>
     <w:rsid w:val="00051573"/>
     <w:rsid w:val="000522AF"/>
     <w:rsid w:val="000528F7"/>
     <w:rsid w:val="00052AAD"/>
     <w:rsid w:val="00052BBC"/>
     <w:rsid w:val="00053A9E"/>
     <w:rsid w:val="000543D4"/>
     <w:rsid w:val="00057B49"/>
     <w:rsid w:val="00057BAB"/>
     <w:rsid w:val="00060F23"/>
     <w:rsid w:val="000612F1"/>
     <w:rsid w:val="0006308D"/>
     <w:rsid w:val="0006321E"/>
     <w:rsid w:val="00063786"/>
     <w:rsid w:val="000638B2"/>
     <w:rsid w:val="00064B63"/>
     <w:rsid w:val="00064EB6"/>
+    <w:rsid w:val="00065357"/>
     <w:rsid w:val="000655CD"/>
     <w:rsid w:val="0006591B"/>
     <w:rsid w:val="00067075"/>
     <w:rsid w:val="00070007"/>
     <w:rsid w:val="00071E6C"/>
     <w:rsid w:val="00072AD0"/>
     <w:rsid w:val="00073530"/>
     <w:rsid w:val="000739C1"/>
     <w:rsid w:val="00073B6A"/>
     <w:rsid w:val="00073BDD"/>
     <w:rsid w:val="0007412A"/>
     <w:rsid w:val="0007679F"/>
     <w:rsid w:val="00076807"/>
     <w:rsid w:val="00077F2F"/>
     <w:rsid w:val="000825D8"/>
     <w:rsid w:val="00084C37"/>
     <w:rsid w:val="000853A1"/>
     <w:rsid w:val="00085714"/>
     <w:rsid w:val="0008581A"/>
     <w:rsid w:val="00086061"/>
     <w:rsid w:val="00086402"/>
     <w:rsid w:val="0008654E"/>
     <w:rsid w:val="00086E25"/>
     <w:rsid w:val="00087111"/>
     <w:rsid w:val="00087FBC"/>
@@ -20145,50 +20164,51 @@
     <w:rsid w:val="000B171B"/>
     <w:rsid w:val="000B1720"/>
     <w:rsid w:val="000B21B7"/>
     <w:rsid w:val="000B3BC8"/>
     <w:rsid w:val="000B3CCB"/>
     <w:rsid w:val="000B428F"/>
     <w:rsid w:val="000B49B3"/>
     <w:rsid w:val="000B4F0C"/>
     <w:rsid w:val="000B5281"/>
     <w:rsid w:val="000B5884"/>
     <w:rsid w:val="000B6D99"/>
     <w:rsid w:val="000B724D"/>
     <w:rsid w:val="000B7621"/>
     <w:rsid w:val="000B7EF6"/>
     <w:rsid w:val="000C0DD6"/>
     <w:rsid w:val="000C18E7"/>
     <w:rsid w:val="000C209D"/>
     <w:rsid w:val="000C4183"/>
     <w:rsid w:val="000C5A05"/>
     <w:rsid w:val="000D3A0F"/>
     <w:rsid w:val="000D3BF6"/>
     <w:rsid w:val="000D4FCE"/>
     <w:rsid w:val="000D6316"/>
     <w:rsid w:val="000D75DF"/>
     <w:rsid w:val="000E004E"/>
+    <w:rsid w:val="000E06CD"/>
     <w:rsid w:val="000E203C"/>
     <w:rsid w:val="000E3C85"/>
     <w:rsid w:val="000E4C31"/>
     <w:rsid w:val="000E671D"/>
     <w:rsid w:val="000E760E"/>
     <w:rsid w:val="000E7F8A"/>
     <w:rsid w:val="000F145F"/>
     <w:rsid w:val="000F17E8"/>
     <w:rsid w:val="000F18F2"/>
     <w:rsid w:val="000F275E"/>
     <w:rsid w:val="000F2C6C"/>
     <w:rsid w:val="000F2D9B"/>
     <w:rsid w:val="000F3941"/>
     <w:rsid w:val="000F3EE7"/>
     <w:rsid w:val="000F4486"/>
     <w:rsid w:val="000F4993"/>
     <w:rsid w:val="000F5251"/>
     <w:rsid w:val="000F55A0"/>
     <w:rsid w:val="000F575F"/>
     <w:rsid w:val="000F622A"/>
     <w:rsid w:val="000F6759"/>
     <w:rsid w:val="000F6D3D"/>
     <w:rsid w:val="000F7E91"/>
     <w:rsid w:val="00100612"/>
     <w:rsid w:val="0010374F"/>
@@ -20318,50 +20338,51 @@
     <w:rsid w:val="001B32A8"/>
     <w:rsid w:val="001B33B8"/>
     <w:rsid w:val="001B4631"/>
     <w:rsid w:val="001B5236"/>
     <w:rsid w:val="001B5311"/>
     <w:rsid w:val="001B5C77"/>
     <w:rsid w:val="001B6312"/>
     <w:rsid w:val="001C0CA7"/>
     <w:rsid w:val="001C0DFD"/>
     <w:rsid w:val="001C169C"/>
     <w:rsid w:val="001C2CD6"/>
     <w:rsid w:val="001C33FF"/>
     <w:rsid w:val="001C471D"/>
     <w:rsid w:val="001C478D"/>
     <w:rsid w:val="001C5A51"/>
     <w:rsid w:val="001C5B55"/>
     <w:rsid w:val="001C5F2D"/>
     <w:rsid w:val="001C6080"/>
     <w:rsid w:val="001C7DDF"/>
     <w:rsid w:val="001D10FA"/>
     <w:rsid w:val="001D2874"/>
     <w:rsid w:val="001D2964"/>
     <w:rsid w:val="001D547C"/>
     <w:rsid w:val="001D707E"/>
     <w:rsid w:val="001D767F"/>
+    <w:rsid w:val="001D7858"/>
     <w:rsid w:val="001D7C07"/>
     <w:rsid w:val="001D7F2C"/>
     <w:rsid w:val="001E0410"/>
     <w:rsid w:val="001E16FA"/>
     <w:rsid w:val="001E1A91"/>
     <w:rsid w:val="001E1DBB"/>
     <w:rsid w:val="001E41A5"/>
     <w:rsid w:val="001E49B1"/>
     <w:rsid w:val="001E56C2"/>
     <w:rsid w:val="001F00D7"/>
     <w:rsid w:val="001F0500"/>
     <w:rsid w:val="001F0AB2"/>
     <w:rsid w:val="001F0BBF"/>
     <w:rsid w:val="001F1051"/>
     <w:rsid w:val="001F17E7"/>
     <w:rsid w:val="001F24B1"/>
     <w:rsid w:val="001F31CC"/>
     <w:rsid w:val="001F327E"/>
     <w:rsid w:val="001F4560"/>
     <w:rsid w:val="001F55EA"/>
     <w:rsid w:val="001F68CF"/>
     <w:rsid w:val="001F6CC0"/>
     <w:rsid w:val="001F6DE5"/>
     <w:rsid w:val="001F77A1"/>
     <w:rsid w:val="001F7E05"/>
@@ -21384,50 +21405,51 @@
     <w:rsid w:val="007E6FA3"/>
     <w:rsid w:val="007E70C2"/>
     <w:rsid w:val="007E7CEC"/>
     <w:rsid w:val="007E7E52"/>
     <w:rsid w:val="007E7EA4"/>
     <w:rsid w:val="007F0D1A"/>
     <w:rsid w:val="007F1B9C"/>
     <w:rsid w:val="007F24C6"/>
     <w:rsid w:val="007F2923"/>
     <w:rsid w:val="007F3C15"/>
     <w:rsid w:val="007F3C22"/>
     <w:rsid w:val="007F3DA3"/>
     <w:rsid w:val="007F3DD3"/>
     <w:rsid w:val="007F41E5"/>
     <w:rsid w:val="007F4470"/>
     <w:rsid w:val="007F56B7"/>
     <w:rsid w:val="007F570F"/>
     <w:rsid w:val="007F7B27"/>
     <w:rsid w:val="00800312"/>
     <w:rsid w:val="0080190C"/>
     <w:rsid w:val="0080547B"/>
     <w:rsid w:val="00805D3C"/>
     <w:rsid w:val="00806AFF"/>
     <w:rsid w:val="008073B4"/>
     <w:rsid w:val="00810702"/>
+    <w:rsid w:val="00811DAE"/>
     <w:rsid w:val="0081244E"/>
     <w:rsid w:val="008130E7"/>
     <w:rsid w:val="008136D5"/>
     <w:rsid w:val="0081409C"/>
     <w:rsid w:val="00815CA5"/>
     <w:rsid w:val="00817CEC"/>
     <w:rsid w:val="008222C0"/>
     <w:rsid w:val="00823316"/>
     <w:rsid w:val="00824B16"/>
     <w:rsid w:val="00824FFC"/>
     <w:rsid w:val="00825174"/>
     <w:rsid w:val="008260C7"/>
     <w:rsid w:val="00826ED0"/>
     <w:rsid w:val="00827EF5"/>
     <w:rsid w:val="008302C6"/>
     <w:rsid w:val="00830CF9"/>
     <w:rsid w:val="00831632"/>
     <w:rsid w:val="00831667"/>
     <w:rsid w:val="00832C83"/>
     <w:rsid w:val="0083552F"/>
     <w:rsid w:val="008365D6"/>
     <w:rsid w:val="00837393"/>
     <w:rsid w:val="0084093F"/>
     <w:rsid w:val="00840FF6"/>
     <w:rsid w:val="00841299"/>
@@ -22241,50 +22263,51 @@
     <w:rsid w:val="00D020E2"/>
     <w:rsid w:val="00D04137"/>
     <w:rsid w:val="00D04BB5"/>
     <w:rsid w:val="00D05082"/>
     <w:rsid w:val="00D05CBD"/>
     <w:rsid w:val="00D06048"/>
     <w:rsid w:val="00D0617E"/>
     <w:rsid w:val="00D063D9"/>
     <w:rsid w:val="00D0783E"/>
     <w:rsid w:val="00D07C06"/>
     <w:rsid w:val="00D07F55"/>
     <w:rsid w:val="00D12E15"/>
     <w:rsid w:val="00D13254"/>
     <w:rsid w:val="00D1366D"/>
     <w:rsid w:val="00D14354"/>
     <w:rsid w:val="00D15BA7"/>
     <w:rsid w:val="00D1694C"/>
     <w:rsid w:val="00D170B7"/>
     <w:rsid w:val="00D174FB"/>
     <w:rsid w:val="00D17F82"/>
     <w:rsid w:val="00D20221"/>
     <w:rsid w:val="00D2039D"/>
     <w:rsid w:val="00D20CDA"/>
     <w:rsid w:val="00D214E8"/>
     <w:rsid w:val="00D22135"/>
+    <w:rsid w:val="00D22904"/>
     <w:rsid w:val="00D24028"/>
     <w:rsid w:val="00D251D6"/>
     <w:rsid w:val="00D25AAF"/>
     <w:rsid w:val="00D25C60"/>
     <w:rsid w:val="00D25D0F"/>
     <w:rsid w:val="00D25D74"/>
     <w:rsid w:val="00D2783B"/>
     <w:rsid w:val="00D30BF4"/>
     <w:rsid w:val="00D3290F"/>
     <w:rsid w:val="00D32F01"/>
     <w:rsid w:val="00D334EE"/>
     <w:rsid w:val="00D33794"/>
     <w:rsid w:val="00D3382F"/>
     <w:rsid w:val="00D3418E"/>
     <w:rsid w:val="00D343C5"/>
     <w:rsid w:val="00D346D1"/>
     <w:rsid w:val="00D34879"/>
     <w:rsid w:val="00D34D34"/>
     <w:rsid w:val="00D353B6"/>
     <w:rsid w:val="00D354D4"/>
     <w:rsid w:val="00D35B35"/>
     <w:rsid w:val="00D36B0C"/>
     <w:rsid w:val="00D37833"/>
     <w:rsid w:val="00D433C7"/>
     <w:rsid w:val="00D43693"/>
@@ -22292,50 +22315,51 @@
     <w:rsid w:val="00D44FD8"/>
     <w:rsid w:val="00D45ACE"/>
     <w:rsid w:val="00D45CB3"/>
     <w:rsid w:val="00D46105"/>
     <w:rsid w:val="00D463F9"/>
     <w:rsid w:val="00D46405"/>
     <w:rsid w:val="00D46F52"/>
     <w:rsid w:val="00D47372"/>
     <w:rsid w:val="00D47CD8"/>
     <w:rsid w:val="00D47CFD"/>
     <w:rsid w:val="00D51451"/>
     <w:rsid w:val="00D524A6"/>
     <w:rsid w:val="00D529CD"/>
     <w:rsid w:val="00D52C95"/>
     <w:rsid w:val="00D55CAE"/>
     <w:rsid w:val="00D55F24"/>
     <w:rsid w:val="00D5752E"/>
     <w:rsid w:val="00D57890"/>
     <w:rsid w:val="00D579D1"/>
     <w:rsid w:val="00D57B43"/>
     <w:rsid w:val="00D60A2D"/>
     <w:rsid w:val="00D60FFE"/>
     <w:rsid w:val="00D61005"/>
     <w:rsid w:val="00D62D33"/>
     <w:rsid w:val="00D62D3D"/>
+    <w:rsid w:val="00D63961"/>
     <w:rsid w:val="00D644F7"/>
     <w:rsid w:val="00D646FE"/>
     <w:rsid w:val="00D64A79"/>
     <w:rsid w:val="00D651C2"/>
     <w:rsid w:val="00D67C03"/>
     <w:rsid w:val="00D72963"/>
     <w:rsid w:val="00D72B8F"/>
     <w:rsid w:val="00D73151"/>
     <w:rsid w:val="00D73955"/>
     <w:rsid w:val="00D76C27"/>
     <w:rsid w:val="00D76C5E"/>
     <w:rsid w:val="00D76D10"/>
     <w:rsid w:val="00D77A7A"/>
     <w:rsid w:val="00D80D4F"/>
     <w:rsid w:val="00D81D14"/>
     <w:rsid w:val="00D823E6"/>
     <w:rsid w:val="00D82D61"/>
     <w:rsid w:val="00D83053"/>
     <w:rsid w:val="00D83362"/>
     <w:rsid w:val="00D83E18"/>
     <w:rsid w:val="00D84A61"/>
     <w:rsid w:val="00D84AFE"/>
     <w:rsid w:val="00D84C65"/>
     <w:rsid w:val="00D84CF4"/>
     <w:rsid w:val="00D86A27"/>
@@ -22441,50 +22465,51 @@
     <w:rsid w:val="00E17A18"/>
     <w:rsid w:val="00E17A56"/>
     <w:rsid w:val="00E200F2"/>
     <w:rsid w:val="00E21C04"/>
     <w:rsid w:val="00E228EE"/>
     <w:rsid w:val="00E24703"/>
     <w:rsid w:val="00E24BF7"/>
     <w:rsid w:val="00E25E36"/>
     <w:rsid w:val="00E25EF4"/>
     <w:rsid w:val="00E26D68"/>
     <w:rsid w:val="00E303AB"/>
     <w:rsid w:val="00E30AD0"/>
     <w:rsid w:val="00E314B2"/>
     <w:rsid w:val="00E31566"/>
     <w:rsid w:val="00E32175"/>
     <w:rsid w:val="00E3277C"/>
     <w:rsid w:val="00E32CD6"/>
     <w:rsid w:val="00E3394D"/>
     <w:rsid w:val="00E33B3D"/>
     <w:rsid w:val="00E33CA4"/>
     <w:rsid w:val="00E36A93"/>
     <w:rsid w:val="00E36EF8"/>
     <w:rsid w:val="00E36F4A"/>
     <w:rsid w:val="00E372E2"/>
     <w:rsid w:val="00E3776A"/>
+    <w:rsid w:val="00E41E16"/>
     <w:rsid w:val="00E43FAA"/>
     <w:rsid w:val="00E447C9"/>
     <w:rsid w:val="00E50FCD"/>
     <w:rsid w:val="00E51716"/>
     <w:rsid w:val="00E54289"/>
     <w:rsid w:val="00E55228"/>
     <w:rsid w:val="00E55C79"/>
     <w:rsid w:val="00E55F17"/>
     <w:rsid w:val="00E5752D"/>
     <w:rsid w:val="00E575CF"/>
     <w:rsid w:val="00E57839"/>
     <w:rsid w:val="00E60E8C"/>
     <w:rsid w:val="00E61E0A"/>
     <w:rsid w:val="00E6206D"/>
     <w:rsid w:val="00E62AD8"/>
     <w:rsid w:val="00E62ECD"/>
     <w:rsid w:val="00E6359B"/>
     <w:rsid w:val="00E654B4"/>
     <w:rsid w:val="00E65E43"/>
     <w:rsid w:val="00E67289"/>
     <w:rsid w:val="00E705AA"/>
     <w:rsid w:val="00E70A41"/>
     <w:rsid w:val="00E70BC1"/>
     <w:rsid w:val="00E71022"/>
     <w:rsid w:val="00E71214"/>
@@ -22520,50 +22545,51 @@
     <w:rsid w:val="00E96A51"/>
     <w:rsid w:val="00E96AC3"/>
     <w:rsid w:val="00E973B3"/>
     <w:rsid w:val="00E97A10"/>
     <w:rsid w:val="00EA15F0"/>
     <w:rsid w:val="00EA1906"/>
     <w:rsid w:val="00EA1B40"/>
     <w:rsid w:val="00EA2C43"/>
     <w:rsid w:val="00EA32F7"/>
     <w:rsid w:val="00EA3640"/>
     <w:rsid w:val="00EA36F6"/>
     <w:rsid w:val="00EA4DB3"/>
     <w:rsid w:val="00EA6200"/>
     <w:rsid w:val="00EA65CF"/>
     <w:rsid w:val="00EA6608"/>
     <w:rsid w:val="00EA759C"/>
     <w:rsid w:val="00EB0079"/>
     <w:rsid w:val="00EB0D80"/>
     <w:rsid w:val="00EB0E97"/>
     <w:rsid w:val="00EB1113"/>
     <w:rsid w:val="00EB3B29"/>
     <w:rsid w:val="00EB6B69"/>
     <w:rsid w:val="00EB7E4D"/>
     <w:rsid w:val="00EC0C82"/>
     <w:rsid w:val="00EC14D8"/>
+    <w:rsid w:val="00EC1AF2"/>
     <w:rsid w:val="00EC41A9"/>
     <w:rsid w:val="00EC4454"/>
     <w:rsid w:val="00EC6A53"/>
     <w:rsid w:val="00EC6FD8"/>
     <w:rsid w:val="00EC7E1F"/>
     <w:rsid w:val="00ED06B8"/>
     <w:rsid w:val="00ED0B65"/>
     <w:rsid w:val="00ED1030"/>
     <w:rsid w:val="00ED1658"/>
     <w:rsid w:val="00ED182E"/>
     <w:rsid w:val="00ED1E89"/>
     <w:rsid w:val="00ED2125"/>
     <w:rsid w:val="00ED4E3B"/>
     <w:rsid w:val="00ED7139"/>
     <w:rsid w:val="00EE032A"/>
     <w:rsid w:val="00EE05D9"/>
     <w:rsid w:val="00EE0826"/>
     <w:rsid w:val="00EE1A62"/>
     <w:rsid w:val="00EE20A8"/>
     <w:rsid w:val="00EE2CD1"/>
     <w:rsid w:val="00EE3546"/>
     <w:rsid w:val="00EE37FB"/>
     <w:rsid w:val="00EE3868"/>
     <w:rsid w:val="00EE415C"/>
     <w:rsid w:val="00EE4678"/>
@@ -22945,51 +22971,50 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="657E4995"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{BD5CF7C7-BE2F-458F-BDAF-6EA1BE616625}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -24808,51 +24833,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022319044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Gender-Pay-Gap-Analysis-Guide-For-employers_February2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/skills-guarantee-procurement-connected-policy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/publications/target-setting-for-gender-equality-literature-review" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/buyright/contract-variations" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/sites/DEWR-SkillsSupplyPolicy/Shared%20Documents/Australian%20Skills%20Guarantee/Guidance%20materials/Consolidated%20supplementary%20guidance%20for%20Relevant%20Entities/Australian%20Skills%20Guarantee%20Privacy%20Notice" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/policy-and-strategy-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/tools/recruitment-and-promotion-guide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/skills-guarantee-procurement-connected-policy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/buyright/contract-variations" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sharedservicescentre.sharepoint.com/sites/DEWR-SkillsSupplyPolicy/Shared%20Documents/Australian%20Skills%20Guarantee/Guidance%20materials/Consolidated%20supplementary%20guidance%20for%20Relevant%20Entities/Australian%20Skills%20Guarantee%20Privacy%20Notice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/publications/target-setting-for-gender-equality-literature-review" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/tools/recruitment-and-promotion-guide" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Gender-Pay-Gap-Analysis-Guide-For-employers_February2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/policy-and-strategy-guidance" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/skills-guarantee-procurement-connected-policy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/skills-guarantee-procurement-connected-policy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/data-statistics/data-explorer" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rmit.edu.au/news/all-news/2021/feb/women-in-construction-report" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DESE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002D3F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002D3F"/>
       </a:accent1>
@@ -25080,459 +25105,77 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100066025033DE46047828D88018635091B" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aa86e518b624894a8f0e571255fd7350">
-[...316 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B341152F-12DD-4BC0-BB38-0B14E641439C}">
-[...34 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838063CB-09CF-4DB4-855D-B301AD731CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>6881</Words>
-  <Characters>39008</Characters>
+  <Words>7799</Words>
+  <Characters>44455</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>880</Lines>
-  <Paragraphs>413</Paragraphs>
+  <Lines>370</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45696</CharactersWithSpaces>
+  <CharactersWithSpaces>52150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="528" baseType="variant">
       <vt:variant>
         <vt:i4>3539060</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>411</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.dewr.gov.au/australian-skills-guarantee/resources/skills-guarantee-procurement-connected-policy</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3539060</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -27085,88 +26728,63 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>bookmark://_Opening_a_Skills/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Supplementary Guidance for the Skills Guarantee PCP Version 1 – Suppliers</dc:title>
   <dc:subject/>
   <dc:description/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-06-24T04:07:00Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-10-01T08:04:45Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>f5e3f0d6-81ac-4bab-83b5-5d429dacc10b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>555e1653-002d-4fe3-825a-9189b0790bdc</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Order">
-[...15 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>