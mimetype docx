--- v0 (2025-10-26)
+++ v1 (2026-11-03)
@@ -1,91 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1789F15C" w14:textId="33781963" w:rsidR="00067075" w:rsidRDefault="003A2EFF" w:rsidP="00DE0402">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0368C25A" wp14:editId="1EC0F928">
             <wp:extent cx="2383155" cy="727075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="Australian Government Department of Employment and Workplace Relations."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2383155" cy="727075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
@@ -104,84 +99,83 @@
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7643844" cy="1695635"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="29E1914A" w14:textId="4D8F9C99" w:rsidR="00EC6A53" w:rsidRDefault="00EC6A53" w:rsidP="00067075">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0"/>
         <w:sectPr w:rsidR="00EC6A53" w:rsidSect="000853A1">
-          <w:headerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="851" w:right="1418" w:bottom="1418" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="096976A5" w14:textId="7C4C48A9" w:rsidR="00C62708" w:rsidRDefault="008A6EA6" w:rsidP="00901825">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="480"/>
       </w:pPr>
       <w:r>
         <w:t>Supplementary Guidance for the Skills Guarantee PCP Version 1.2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7761DEA6" w14:textId="3A10D3FF" w:rsidR="00084C37" w:rsidRPr="00DB79CF" w:rsidRDefault="0598240A" w:rsidP="00DB79CF">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display" w:cs="Aptos Display"/>
           <w:color w:val="5D7A38"/>
           <w:sz w:val="36"/>
@@ -244,50 +238,51 @@
       </w:r>
       <w:r w:rsidR="004E5FE2" w:rsidRPr="00781066">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Display" w:eastAsia="Aptos Display" w:hAnsi="Aptos Display" w:cs="Aptos Display"/>
           <w:color w:val="5D7A38"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="166737213"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1231D36C" w14:textId="790A9FB1" w:rsidR="00506DCB" w:rsidRPr="007F570F" w:rsidRDefault="00506DCB" w:rsidP="00847C24">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:spacing w:before="0" w:after="0"/>
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="3BCD4151">
             <w:rPr>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0BA53B7E" w14:textId="18DDE35D" w:rsidR="002E4EA6" w:rsidRDefault="3BCD4151">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9060"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:b w:val="0"/>
@@ -4124,51 +4119,51 @@
       <w:pPr>
         <w:ind w:left="-426"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54303AEB" wp14:editId="77B6FCED">
             <wp:extent cx="6350165" cy="6781800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="138468035" name="Picture 1" descr="Summary of Relevant Entities actions for PCP 1.2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="138468035" name="Picture 1" descr="Summary of Relevant Entities actions for PCP 1.2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6362727" cy="6795216"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -4696,51 +4691,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882DD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F6369"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="197EE1C0" wp14:editId="5DB70BEA">
             <wp:extent cx="5910554" cy="1314450"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1536205034" name="Picture 1" descr="Table 1 Overview of procurements in scope of the PCP."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1536205034" name="Picture 1" descr="Table 1 Overview of procurements in scope of the PCP."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5917152" cy="1315917"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="258EA306" w14:textId="62FF66BC" w:rsidR="000330F3" w:rsidRDefault="00FF4405" w:rsidP="008073B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc209787040"/>
@@ -5094,67 +5089,67 @@
       <w:r>
         <w:t xml:space="preserve"> Records must be maintained to support this decision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8568DF" w14:textId="77777777" w:rsidR="00823AD6" w:rsidRDefault="00823AD6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="404246"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_ADMS_notifications_and"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56833D01" w14:textId="22FA11B1" w:rsidR="00BA1686" w:rsidRPr="00535C6B" w:rsidRDefault="00BA1686" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc209787044"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="12" w:name="_ADMS_notifications_and_1"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc209787044"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ADMS </w:t>
       </w:r>
       <w:r w:rsidR="0099789A">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">otifications and </w:t>
       </w:r>
       <w:r w:rsidR="33784ECD">
         <w:t>reviewing a new Contract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="352B9029" w14:textId="26CA049E" w:rsidR="00BA1686" w:rsidRDefault="00BA1686" w:rsidP="00674440">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When ADMS identifies a new </w:t>
       </w:r>
       <w:r w:rsidR="00EC0C82">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ontract that meets the </w:t>
       </w:r>
       <w:r w:rsidR="00EC0C82">
         <w:t xml:space="preserve">PCP </w:t>
       </w:r>
       <w:r>
         <w:t>eligibility criteria, it will notify the Relevant Entity. The Relevant Entity must:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63464CEF" w14:textId="0820F856" w:rsidR="00BA1686" w:rsidRDefault="00165EAE" w:rsidP="00986DBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5197,51 +5192,51 @@
     <w:p w14:paraId="2B949678" w14:textId="792387D4" w:rsidR="00BA1686" w:rsidRDefault="70102AE6" w:rsidP="009873E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09E87A87" wp14:editId="6E41208B">
             <wp:extent cx="3200400" cy="1733550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="936118729" name="drawing" descr="A screenshot of the Contract search section of the Create project process with a Contract notice ID entered and the Search button highlighted."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="936118729" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3200400" cy="1733550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -5318,79 +5313,79 @@
       <w:r w:rsidR="6ED16A39">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B13C6BC" w14:textId="218C2241" w:rsidR="040D14B5" w:rsidRDefault="040D14B5" w:rsidP="432DFFE6">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09155CD9" wp14:editId="18FA922E">
             <wp:extent cx="5334000" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1521673880" name="drawing" descr="A screenshot of the Procurement connected policy version section of the project creation."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1704796652" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20">
+                    <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="54AB899E" w14:textId="6726E073" w:rsidR="00BA1686" w:rsidRPr="00CE0242" w:rsidRDefault="009C113B" w:rsidP="00BA1686">
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00CE0242">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Additional reporting guidance is available on GovTEAMS – Australian Skills Guarantee Operational Resources and Stakeholder Engagement Community</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CE0242">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FCFF7A" w14:textId="77777777" w:rsidR="00EA4684" w:rsidRDefault="00EA4684">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="404246"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
@@ -5691,51 +5686,51 @@
         <w:t>broader policies will apply to the specific project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B98850F" w14:textId="7BBE4D7A" w:rsidR="00674440" w:rsidRDefault="00B91CB8" w:rsidP="0088623B">
       <w:r w:rsidRPr="00E56837">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00961154" w:rsidRPr="00E56837">
         <w:t xml:space="preserve">GEAP </w:t>
       </w:r>
       <w:r w:rsidRPr="00E56837">
         <w:t xml:space="preserve">template for </w:t>
       </w:r>
       <w:r w:rsidR="00631A12" w:rsidRPr="00E56837">
         <w:t xml:space="preserve">Potential </w:t>
       </w:r>
       <w:r w:rsidR="00961154" w:rsidRPr="00E56837">
         <w:t xml:space="preserve">Suppliers is available </w:t>
       </w:r>
       <w:r w:rsidR="001C471D" w:rsidRPr="00E56837">
         <w:t xml:space="preserve">in the Supplementary Guidance for Suppliers for PCP Version 1.2 </w:t>
       </w:r>
       <w:r w:rsidR="00961154" w:rsidRPr="00E56837">
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00961154" w:rsidRPr="00E56837">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DEWR website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00961154" w:rsidRPr="00E56837">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00961154">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634CAA08" w14:textId="5A635A70" w:rsidR="00CF6525" w:rsidRPr="006851E3" w:rsidRDefault="006851E3" w:rsidP="00CF6525">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc209787046"/>
       <w:bookmarkStart w:id="16" w:name="_Hlk209163763"/>
       <w:r w:rsidRPr="3BCD4151">
         <w:rPr>
@@ -7309,51 +7304,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cstheme="majorBidi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="5F6369"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2BBE4940" wp14:editId="422B6D36">
             <wp:extent cx="5981700" cy="5166014"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2142211510" name="Picture 2" descr="Table 4 provides an overview of the requirements for ICT procurements in scope of the PCP."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2142211510" name="Picture 2" descr="Table 4 provides an overview of the requirements for ICT procurements in scope of the PCP."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5996308" cy="5178630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
@@ -8316,51 +8311,51 @@
       </w:r>
       <w:r w:rsidRPr="3BCD4151">
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00311D32" w:rsidRPr="3BCD4151">
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
         <w:t>Actions for Relevant Entities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidR="00311D32" w:rsidRPr="3BCD4151">
         <w:rPr>
           <w:color w:val="5D7A38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A251F27" w14:textId="5B06512D" w:rsidR="00B9776B" w:rsidRPr="008812D6" w:rsidRDefault="00B9776B" w:rsidP="0016540A">
       <w:r w:rsidRPr="008812D6">
         <w:t xml:space="preserve">For further guidance, refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00A159C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Guidance for Using Model Clauses for Commonwealth Contracting Agencies Version 1.4</w:t>
         </w:r>
         <w:r w:rsidRPr="00A159C2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="008812D6">
         <w:t xml:space="preserve"> available on </w:t>
       </w:r>
       <w:r w:rsidRPr="00A159C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>GovTEAMS</w:t>
       </w:r>
@@ -8605,51 +8600,51 @@
     </w:p>
     <w:p w14:paraId="2376DABD" w14:textId="0FD3B1A3" w:rsidR="00B9776B" w:rsidRPr="008812D6" w:rsidRDefault="00B9776B" w:rsidP="00303515">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="008812D6">
         <w:t>undertaking a recognised trade or qualification</w:t>
       </w:r>
       <w:r w:rsidR="00C52A8A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008812D6">
         <w:t>where applicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5F4E85" w14:textId="29B65D4A" w:rsidR="00B9776B" w:rsidRPr="008812D6" w:rsidRDefault="00B9776B" w:rsidP="00B9776B">
       <w:r w:rsidRPr="008812D6">
         <w:t xml:space="preserve">Suppliers must distribute the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="002338A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002338A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008812D6">
         <w:t>to Apprentices</w:t>
       </w:r>
       <w:r w:rsidR="00C52A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008812D6">
         <w:t>and Learning Workers working on Eligible Projects. This notice explains how</w:t>
       </w:r>
       <w:r w:rsidR="00C52A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE032A">
         <w:t>DEWR</w:t>
       </w:r>
@@ -8839,51 +8834,51 @@
       <w:r w:rsidR="00B9776B" w:rsidRPr="008812D6">
         <w:t xml:space="preserve"> ability to manage personal information effectively</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7462DF82" w14:textId="6E137A7A" w:rsidR="00FE3E3B" w:rsidRDefault="00DC61F8" w:rsidP="00891C0A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>re</w:t>
       </w:r>
       <w:r w:rsidR="002B7FFA">
         <w:t>mind</w:t>
       </w:r>
       <w:r w:rsidR="00B9776B" w:rsidRPr="008812D6">
         <w:t xml:space="preserve"> Suppliers </w:t>
       </w:r>
       <w:r w:rsidR="002B7FFA">
         <w:t xml:space="preserve">to distribute the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="002B7FFA" w:rsidRPr="00310C6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee Privacy Notice</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002B7FFA">
         <w:t xml:space="preserve"> to Apprentices and Learning Workers</w:t>
       </w:r>
       <w:r w:rsidR="00FE3E3B">
         <w:t xml:space="preserve">, that is </w:t>
       </w:r>
       <w:r w:rsidR="00FE3E3B" w:rsidRPr="00310C6A">
         <w:t>available on the DEWR website</w:t>
       </w:r>
       <w:r w:rsidR="009A1360">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51997338" w14:textId="17CE06E7" w:rsidR="00020B0E" w:rsidRDefault="00020B0E" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc209787058"/>
@@ -9129,51 +9124,51 @@
       <w:r w:rsidRPr="00ED0C7A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0CE70B" w14:textId="7A8DF33B" w:rsidR="432DFFE6" w:rsidRDefault="7AAF60AC" w:rsidP="6A0C26B5">
       <w:r>
         <w:t xml:space="preserve">If there is a </w:t>
       </w:r>
       <w:r w:rsidR="489E8600">
         <w:t xml:space="preserve">Contract </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">variation to an existing </w:t>
       </w:r>
       <w:r w:rsidR="5A4499FA">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>ontract, which had previously been assessed for Skills Guarantee reporting, you will need to confirm the project’s reporting status, including for projects previously not reportable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33629AF2" w14:textId="0CCE8EEB" w:rsidR="432DFFE6" w:rsidRPr="00804C2D" w:rsidRDefault="1BFE8F4C" w:rsidP="6A0C26B5">
       <w:r w:rsidRPr="00804C2D">
         <w:t xml:space="preserve">Please refer to the additional reporting guidance is available on </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00804C2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GovTEAMS – Australian Skills Guarantee Operational Resources and Stakeholder Engagement Community</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00804C2D" w:rsidRPr="00804C2D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="079C9491" w14:textId="77777777" w:rsidR="00E228EE" w:rsidRPr="00535C6B" w:rsidRDefault="00E228EE" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="33" w:name="_Toc209787060"/>
       <w:r>
         <w:t>Panel or Standing Offer arrangements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFC2E8F" w14:textId="77777777" w:rsidR="00E228EE" w:rsidRDefault="00E228EE" w:rsidP="00E228EE">
@@ -9830,51 +9825,51 @@
         </w:rPr>
         <w:t> including any changes to supplier contact details and reporting status.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A13CA7C" w14:textId="40A175ED" w:rsidR="00D343C5" w:rsidRDefault="00D343C5" w:rsidP="00491FA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="404246"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="28F185B3">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="404246"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidance on accessing and using ADMS is available on the Australian Skills Guarantee </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="002A3C90">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           </w:rPr>
           <w:t>GovTeams SharePoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002A3C90">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="404246"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444BD60E" w14:textId="77777777" w:rsidR="00D343C5" w:rsidRPr="00CD27C1" w:rsidRDefault="00D343C5" w:rsidP="00491FA5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:color w:val="404246"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD27C1">
@@ -11415,51 +11410,51 @@
     <w:p w14:paraId="124E738A" w14:textId="77777777" w:rsidR="001F55EA" w:rsidRDefault="001F55EA" w:rsidP="001F55EA">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03308979" w14:textId="0CCF6B0A" w:rsidR="002918E1" w:rsidRPr="002918E1" w:rsidRDefault="00460631" w:rsidP="001F55EA">
       <w:pPr>
         <w:pStyle w:val="ListNumber"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please also refer the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00C440B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Assessing Submissions Guidance on GovTEAMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for further information and a checklist. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A6EC2B" w14:textId="3E37124A" w:rsidR="00020B0E" w:rsidRDefault="00020B0E" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc209787065"/>
       <w:r>
         <w:t xml:space="preserve">Reporting </w:t>
       </w:r>
       <w:r w:rsidR="00447E2A">
         <w:t>and compliance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="4E6334A2" w14:textId="499A3590" w:rsidR="00053A9E" w:rsidRDefault="00460631" w:rsidP="00460631">
@@ -11635,51 +11630,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">provide an end of project </w:t>
       </w:r>
       <w:r w:rsidR="00B713BE">
         <w:t xml:space="preserve">report to DEWR in ADMS </w:t>
       </w:r>
       <w:r>
         <w:t>at the end of each Contract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00871275" w14:textId="62B8D9D1" w:rsidR="006A4529" w:rsidRDefault="006A4529" w:rsidP="00463137">
       <w:r>
         <w:t xml:space="preserve">Please refer to </w:t>
       </w:r>
       <w:r w:rsidR="00ED2125">
         <w:t xml:space="preserve">the further </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00ED2125" w:rsidRPr="00CE0242">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>reporting guidance on GovTEAMS</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED2125" w:rsidRPr="00CE0242">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="00ED2125">
         <w:t xml:space="preserve"> more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29B3EA1B" w14:textId="5CE3536D" w:rsidR="00B9776B" w:rsidRDefault="00B9776B" w:rsidP="00535C6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc209787067"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Frequently Asked Questions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
@@ -12726,51 +12721,51 @@
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Suppliers must submit quarterly reports in ADMS to Relevant Entities.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9E5610" w14:textId="77777777" w:rsidR="00182A3F" w:rsidRDefault="00182A3F" w:rsidP="00814BA5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Further guidance on this process is available on the Apprenticeships.gov.au website: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="02CA8379">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Australian Skills Guarantee reporting for suppliers and subcontractors | Australian Apprenticeships</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14588419" w14:textId="7B33056F" w:rsidR="00182A3F" w:rsidRPr="00535C6B" w:rsidRDefault="00182A3F" w:rsidP="3BCD4151">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc209787083"/>
       <w:r w:rsidRPr="3BCD4151">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
@@ -13095,288 +13090,288 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc209787087"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Further resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="12EEFB51" w14:textId="77777777" w:rsidR="008C6435" w:rsidRDefault="008C6435" w:rsidP="00966D9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="00F603E3">
         <w:t xml:space="preserve">Australian Government Contract Management Guide, Sections 2.12-2.13 </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00A55EB3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="752BFEC8" w14:textId="77777777" w:rsidR="008C6435" w:rsidRDefault="008C6435" w:rsidP="00966D9C">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Australian Government Procurement BuyRight, Contract Variations – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId29">
         <w:r w:rsidRPr="0AE5CBBF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.finance.gov.au/government/procurement/buyright/contract-variations</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64011697" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Action Planning Tool – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/action-planning-tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CC9B04" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Employer guidance on developing policies and strategies for the six Gender Equality Indicators – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/policy-and-strategy-guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C639B1A" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Policy and strategy guidance: Gender composition of the workforce – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="14422C8F" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Policy and strategy guidance: Sexual harassment, harassment on the grounds of sex or discrimination – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="49B42405" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Gender Pay Gap Analysis Guide – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ED6A4E4" w14:textId="77777777" w:rsidR="00231A8B" w:rsidRPr="004503E7" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">WGEA Gender equitable recruitment and promotion guide - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.wgea.gov.au/tools/recruitment-and-promotion-guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3898D9A6" w14:textId="0467B5D1" w:rsidR="00C77D8F" w:rsidRDefault="00231A8B" w:rsidP="00BC6739">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve">Prime Minister and Cabinet (PM&amp;C), Office for Women - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="004503E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Working for Women: A Strategy for Gender Equality</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004503E7">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00257FD2" w:rsidRPr="001F3D3C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00C77D8F" w:rsidSect="005C3B4D">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1560" w:left="1418" w:header="0" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A6DB67B" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6" w:rsidP="0051352E">
+    <w:p w14:paraId="7EEB6FCB" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E073589" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6" w:rsidP="0051352E">
+    <w:p w14:paraId="36836C8F" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5677C5C3" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6">
+    <w:p w14:paraId="714639E5" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13401,51 +13396,50 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -13597,61 +13591,61 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00187B72" w:rsidRPr="00C14D4D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="632A6251" w14:textId="7D909764" w:rsidR="00662A42" w:rsidRDefault="00D24028" w:rsidP="00DA3680">
+  <w:p w14:paraId="632A6251" w14:textId="7D909764" w:rsidR="00662A42" w:rsidRDefault="00B53A95" w:rsidP="00DA3680">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
     </w:pPr>
     <w:fldSimple w:instr="FILENAME \* MERGEFORMAT">
-      <w:r w:rsidR="00B53A95">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>Supplementary Guidance for the Skills Guarantee PCP Version 1.2 - Relevant Entities.docx</w:t>
       </w:r>
     </w:fldSimple>
     <w:r w:rsidR="00662A42">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3494854F" wp14:editId="5A637210">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>415974</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560000" cy="198000"/>
               <wp:effectExtent l="0" t="0" r="0" b="5715"/>
               <wp:wrapNone/>
               <wp:docPr id="4" name="Rectangle 4">
@@ -13713,102 +13707,77 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="215D9FAA" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:32.75pt;width:595.3pt;height:15.6pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyyYXCeAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+0E6SuoUwQpMgwo&#10;2mLp0LMiS7EBWdQoJU7260fJjtO1xQ7DfJBJkfz4EMmb231j2E6hr8EWfHSWc6ashLK2m4L/eF5+&#10;ueLMB2FLYcCqgh+U57ezz59uWjdVY6jAlAoZgVg/bV3BqxDcNMu8rFQj/Bk4ZUmoARsRiMVNVqJo&#10;Cb0x2TjPL7IWsHQIUnlPt3edkM8SvtZKhketvQrMFJxiC+nEdK7jmc1uxHSDwlW17MMQ/xBFI2pL&#10;TgeoOxEE22L9DqqpJYIHHc4kNBloXUuVcqBsRvmbbFaVcCrlQsXxbiiT/3+w8mG3ck9IZWidn3oi&#10;YxZ7jU38U3xsn4p1GIql9oFJurw8v8jp40ySbHR9FWmCyU7WDn34qqBhkSg40mOkGondvQ+d6lEl&#10;OvNg6nJZG5MY3KwXBtlO0MNN8sl4ctGj/6FmbFS2EM06xHiTnXJJVDgYFfWM/a40q0uKfpwiSW2m&#10;Bj9CSmXDqBNVolSd+/OUZwc/WKRME2BE1uR/wO4BYgu/x+5gev1oqlKXDsb53wLrjAeL5BlsGIyb&#10;2gJ+BGAoq95zp38sUleaWKU1lIcnZAjdjHgnlzW9273w4UkgDQU9NQ16eKRDG2gLDj3FWQX466P7&#10;qE+9SlLOWhqygvufW4GKM/PNUhdfjyaTOJWJmZxfjonB15L1a4ndNgugdhjRSnEykVE/mCOpEZoX&#10;2gfz6JVEwkryXXAZ8MgsQjf8tFGkms+TGk2iE+HerpyM4LGqsS+f9y8CXd+8gdr+AY4DKaZverjT&#10;jZYW5tsAuk4NfqprX2+a4tQ4/caJa+I1n7ROe3H2GwAA//8DAFBLAwQUAAYACAAAACEADU/P990A&#10;AAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTSg0kZFMFUAXi1BYOHN14&#10;G0fE6yh2m/D3uCc4jmY086Zcz7YXZxp95xghXSQgiBunO24RPj82dw8gfFCsVe+YEH7Iw7q6vipV&#10;od3EOzrvQytiCftCIZgQhkJK3xiyyi/cQBy9oxutClGOrdSjmmK57eUySTJpVcdxwaiBng013/uT&#10;RThS/bJ8+3qq5VTn6fvrYHab7Yx4ezPXjyACzeEvDBf8iA5VZDq4E2sveoR4JCBkqxWIi5vmSQbi&#10;gJBn9yCrUv7nr34BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAssmFwngCAABfBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEADU/P990AAAAHAQAA&#10;DwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="#404246" stroked="f" strokeweight="1pt">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="000655CD">
       <w:tab/>
       <w:t>v0.1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B122F13" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6" w:rsidP="0051352E">
+    <w:p w14:paraId="4337BD0A" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E99432" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6" w:rsidP="0051352E">
+    <w:p w14:paraId="00FFEBD3" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528" w:rsidP="0051352E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15C5B413" w14:textId="77777777" w:rsidR="00AB5DC6" w:rsidRDefault="00AB5DC6">
+    <w:p w14:paraId="19CF32CE" w14:textId="77777777" w:rsidR="00441528" w:rsidRDefault="00441528">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...23 lines deleted...]
-</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1AA22F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -16797,50 +16766,51 @@
   <w:num w:numId="24" w16cid:durableId="1663467111">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1989046307">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1244801035">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="615332252">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1916471152">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1231888359">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -17144,113 +17114,116 @@
     <w:rsid w:val="00212239"/>
     <w:rsid w:val="0021397B"/>
     <w:rsid w:val="002139A2"/>
     <w:rsid w:val="0021521E"/>
     <w:rsid w:val="002169E6"/>
     <w:rsid w:val="00216FB8"/>
     <w:rsid w:val="00217EAB"/>
     <w:rsid w:val="00220725"/>
     <w:rsid w:val="002213A4"/>
     <w:rsid w:val="00222701"/>
     <w:rsid w:val="00222889"/>
     <w:rsid w:val="00222BCA"/>
     <w:rsid w:val="00222D75"/>
     <w:rsid w:val="00223477"/>
     <w:rsid w:val="002240A2"/>
     <w:rsid w:val="002246DA"/>
     <w:rsid w:val="0022498C"/>
     <w:rsid w:val="00225D04"/>
     <w:rsid w:val="0022626C"/>
     <w:rsid w:val="00230964"/>
     <w:rsid w:val="002315FB"/>
     <w:rsid w:val="00231A8B"/>
     <w:rsid w:val="00231AC7"/>
     <w:rsid w:val="00232AEA"/>
     <w:rsid w:val="002338A1"/>
+    <w:rsid w:val="00234746"/>
     <w:rsid w:val="00235050"/>
     <w:rsid w:val="002357FA"/>
     <w:rsid w:val="002375A0"/>
     <w:rsid w:val="00237AA6"/>
     <w:rsid w:val="00237FE5"/>
     <w:rsid w:val="00242E43"/>
     <w:rsid w:val="00243C56"/>
     <w:rsid w:val="00243F1A"/>
     <w:rsid w:val="00244D6E"/>
     <w:rsid w:val="00244F53"/>
     <w:rsid w:val="002452F5"/>
     <w:rsid w:val="002466FD"/>
     <w:rsid w:val="00246C98"/>
     <w:rsid w:val="00246EAD"/>
     <w:rsid w:val="00250764"/>
     <w:rsid w:val="00252AC3"/>
     <w:rsid w:val="00253A57"/>
     <w:rsid w:val="00253C5F"/>
     <w:rsid w:val="00254C2A"/>
     <w:rsid w:val="002552C3"/>
     <w:rsid w:val="00255C72"/>
     <w:rsid w:val="00255D24"/>
     <w:rsid w:val="0025649C"/>
     <w:rsid w:val="00257AD0"/>
     <w:rsid w:val="00257FD2"/>
     <w:rsid w:val="00257FF2"/>
     <w:rsid w:val="00260D88"/>
+    <w:rsid w:val="00261434"/>
     <w:rsid w:val="00261B59"/>
     <w:rsid w:val="00262394"/>
     <w:rsid w:val="002637AC"/>
     <w:rsid w:val="00264775"/>
     <w:rsid w:val="00265857"/>
     <w:rsid w:val="002668A3"/>
     <w:rsid w:val="002724D0"/>
     <w:rsid w:val="002734E5"/>
     <w:rsid w:val="002736ED"/>
     <w:rsid w:val="00274180"/>
     <w:rsid w:val="0027420A"/>
     <w:rsid w:val="00277445"/>
     <w:rsid w:val="00277AB2"/>
     <w:rsid w:val="0028045E"/>
     <w:rsid w:val="00280F54"/>
     <w:rsid w:val="00280FBA"/>
     <w:rsid w:val="0028120A"/>
     <w:rsid w:val="002812EA"/>
     <w:rsid w:val="00281CAE"/>
     <w:rsid w:val="00281D1E"/>
     <w:rsid w:val="002821B9"/>
     <w:rsid w:val="0028301A"/>
     <w:rsid w:val="00283050"/>
     <w:rsid w:val="00283052"/>
     <w:rsid w:val="0028439F"/>
     <w:rsid w:val="00284F0B"/>
     <w:rsid w:val="002853D0"/>
     <w:rsid w:val="0028678A"/>
     <w:rsid w:val="00286C74"/>
     <w:rsid w:val="00286CBA"/>
     <w:rsid w:val="00286DA8"/>
     <w:rsid w:val="00290790"/>
     <w:rsid w:val="00290B1A"/>
     <w:rsid w:val="002918E1"/>
     <w:rsid w:val="00291D46"/>
     <w:rsid w:val="00293C57"/>
+    <w:rsid w:val="00293DF0"/>
     <w:rsid w:val="0029502E"/>
     <w:rsid w:val="00296803"/>
     <w:rsid w:val="002A0B07"/>
     <w:rsid w:val="002A3471"/>
     <w:rsid w:val="002A359A"/>
     <w:rsid w:val="002A3C90"/>
     <w:rsid w:val="002A41A6"/>
     <w:rsid w:val="002A50C1"/>
     <w:rsid w:val="002A527E"/>
     <w:rsid w:val="002A5B13"/>
     <w:rsid w:val="002A7606"/>
     <w:rsid w:val="002A7840"/>
     <w:rsid w:val="002A7AB4"/>
     <w:rsid w:val="002B149D"/>
     <w:rsid w:val="002B16ED"/>
     <w:rsid w:val="002B1CE5"/>
     <w:rsid w:val="002B28B7"/>
     <w:rsid w:val="002B4174"/>
     <w:rsid w:val="002B4257"/>
     <w:rsid w:val="002B442D"/>
     <w:rsid w:val="002B49F2"/>
     <w:rsid w:val="002B4C88"/>
     <w:rsid w:val="002B5011"/>
     <w:rsid w:val="002B647A"/>
     <w:rsid w:val="002B7FFA"/>
@@ -17468,50 +17441,51 @@
     <w:rsid w:val="0042195F"/>
     <w:rsid w:val="00422A3D"/>
     <w:rsid w:val="00423A91"/>
     <w:rsid w:val="0042499D"/>
     <w:rsid w:val="004250B6"/>
     <w:rsid w:val="004261CF"/>
     <w:rsid w:val="0042645E"/>
     <w:rsid w:val="00426A6A"/>
     <w:rsid w:val="00426F57"/>
     <w:rsid w:val="004272E9"/>
     <w:rsid w:val="00427E00"/>
     <w:rsid w:val="00427F88"/>
     <w:rsid w:val="00430092"/>
     <w:rsid w:val="00430C1C"/>
     <w:rsid w:val="00430E43"/>
     <w:rsid w:val="0043454E"/>
     <w:rsid w:val="00434A61"/>
     <w:rsid w:val="00435441"/>
     <w:rsid w:val="00435713"/>
     <w:rsid w:val="004365B3"/>
     <w:rsid w:val="00436E37"/>
     <w:rsid w:val="00440EE7"/>
     <w:rsid w:val="00441106"/>
     <w:rsid w:val="00441472"/>
     <w:rsid w:val="004414E6"/>
+    <w:rsid w:val="00441528"/>
     <w:rsid w:val="004420F0"/>
     <w:rsid w:val="004421ED"/>
     <w:rsid w:val="00442467"/>
     <w:rsid w:val="004430C8"/>
     <w:rsid w:val="004437B4"/>
     <w:rsid w:val="00446B8E"/>
     <w:rsid w:val="00446CC2"/>
     <w:rsid w:val="004470CC"/>
     <w:rsid w:val="00447E2A"/>
     <w:rsid w:val="00453675"/>
     <w:rsid w:val="004539FA"/>
     <w:rsid w:val="00453C04"/>
     <w:rsid w:val="00454387"/>
     <w:rsid w:val="00454EC7"/>
     <w:rsid w:val="00457C81"/>
     <w:rsid w:val="00460631"/>
     <w:rsid w:val="00463137"/>
     <w:rsid w:val="0046327E"/>
     <w:rsid w:val="00464BC0"/>
     <w:rsid w:val="004656F1"/>
     <w:rsid w:val="00465DA6"/>
     <w:rsid w:val="00466451"/>
     <w:rsid w:val="00470F2D"/>
     <w:rsid w:val="00473442"/>
     <w:rsid w:val="0047403A"/>
@@ -17756,50 +17730,51 @@
     <w:rsid w:val="00630282"/>
     <w:rsid w:val="00630587"/>
     <w:rsid w:val="00630B30"/>
     <w:rsid w:val="00630DDF"/>
     <w:rsid w:val="00631A12"/>
     <w:rsid w:val="00633E1C"/>
     <w:rsid w:val="00633EB9"/>
     <w:rsid w:val="0063469E"/>
     <w:rsid w:val="00635025"/>
     <w:rsid w:val="00635766"/>
     <w:rsid w:val="006361ED"/>
     <w:rsid w:val="00636F72"/>
     <w:rsid w:val="006418E9"/>
     <w:rsid w:val="00642768"/>
     <w:rsid w:val="0064295E"/>
     <w:rsid w:val="00642A27"/>
     <w:rsid w:val="006434C3"/>
     <w:rsid w:val="00644EBE"/>
     <w:rsid w:val="006458CD"/>
     <w:rsid w:val="00645C98"/>
     <w:rsid w:val="006465D5"/>
     <w:rsid w:val="0064757C"/>
     <w:rsid w:val="006509C5"/>
     <w:rsid w:val="00650B6D"/>
     <w:rsid w:val="00651C67"/>
+    <w:rsid w:val="00656DFE"/>
     <w:rsid w:val="00657A60"/>
     <w:rsid w:val="00661E1F"/>
     <w:rsid w:val="00662A42"/>
     <w:rsid w:val="00662E24"/>
     <w:rsid w:val="00662E3E"/>
     <w:rsid w:val="006634D1"/>
     <w:rsid w:val="00664343"/>
     <w:rsid w:val="0066588C"/>
     <w:rsid w:val="00666040"/>
     <w:rsid w:val="00670626"/>
     <w:rsid w:val="00670FDC"/>
     <w:rsid w:val="00671291"/>
     <w:rsid w:val="00674440"/>
     <w:rsid w:val="0067514D"/>
     <w:rsid w:val="0067759D"/>
     <w:rsid w:val="00680226"/>
     <w:rsid w:val="00681214"/>
     <w:rsid w:val="0068337F"/>
     <w:rsid w:val="00683A24"/>
     <w:rsid w:val="006848C1"/>
     <w:rsid w:val="00684F76"/>
     <w:rsid w:val="006851E3"/>
     <w:rsid w:val="00685D83"/>
     <w:rsid w:val="00685FB6"/>
     <w:rsid w:val="00686785"/>
@@ -17962,50 +17937,51 @@
     <w:rsid w:val="007A6C14"/>
     <w:rsid w:val="007B0799"/>
     <w:rsid w:val="007B1056"/>
     <w:rsid w:val="007B1ABA"/>
     <w:rsid w:val="007B2662"/>
     <w:rsid w:val="007B2ECC"/>
     <w:rsid w:val="007B336F"/>
     <w:rsid w:val="007B74C5"/>
     <w:rsid w:val="007C10C0"/>
     <w:rsid w:val="007C19C2"/>
     <w:rsid w:val="007C26CD"/>
     <w:rsid w:val="007C364E"/>
     <w:rsid w:val="007C489E"/>
     <w:rsid w:val="007C5BDD"/>
     <w:rsid w:val="007C5C14"/>
     <w:rsid w:val="007C7A6C"/>
     <w:rsid w:val="007D01B5"/>
     <w:rsid w:val="007D08CE"/>
     <w:rsid w:val="007D0AB8"/>
     <w:rsid w:val="007D22B9"/>
     <w:rsid w:val="007D49BA"/>
     <w:rsid w:val="007D686F"/>
     <w:rsid w:val="007D7208"/>
     <w:rsid w:val="007D747B"/>
     <w:rsid w:val="007D7B19"/>
+    <w:rsid w:val="007E0C8A"/>
     <w:rsid w:val="007E2ADB"/>
     <w:rsid w:val="007E3C69"/>
     <w:rsid w:val="007E40EB"/>
     <w:rsid w:val="007E596E"/>
     <w:rsid w:val="007E5B27"/>
     <w:rsid w:val="007E6194"/>
     <w:rsid w:val="007E70C2"/>
     <w:rsid w:val="007E7CEC"/>
     <w:rsid w:val="007E7EA4"/>
     <w:rsid w:val="007F1B9C"/>
     <w:rsid w:val="007F2923"/>
     <w:rsid w:val="007F3C22"/>
     <w:rsid w:val="007F41E5"/>
     <w:rsid w:val="007F56B7"/>
     <w:rsid w:val="007F570F"/>
     <w:rsid w:val="007F7B27"/>
     <w:rsid w:val="00800312"/>
     <w:rsid w:val="0080190C"/>
     <w:rsid w:val="00804C2D"/>
     <w:rsid w:val="0080547B"/>
     <w:rsid w:val="00805D3C"/>
     <w:rsid w:val="00806AFF"/>
     <w:rsid w:val="008073B4"/>
     <w:rsid w:val="0081244E"/>
     <w:rsid w:val="008130E7"/>
@@ -18367,55 +18343,57 @@
     <w:rsid w:val="00A91606"/>
     <w:rsid w:val="00A91B09"/>
     <w:rsid w:val="00A92F19"/>
     <w:rsid w:val="00A94579"/>
     <w:rsid w:val="00A95559"/>
     <w:rsid w:val="00AA0658"/>
     <w:rsid w:val="00AA124A"/>
     <w:rsid w:val="00AA1EA6"/>
     <w:rsid w:val="00AA2A96"/>
     <w:rsid w:val="00AA3596"/>
     <w:rsid w:val="00AA3DE2"/>
     <w:rsid w:val="00AA7FF8"/>
     <w:rsid w:val="00AB0B36"/>
     <w:rsid w:val="00AB0B43"/>
     <w:rsid w:val="00AB0B9F"/>
     <w:rsid w:val="00AB14CA"/>
     <w:rsid w:val="00AB3BE9"/>
     <w:rsid w:val="00AB4A7B"/>
     <w:rsid w:val="00AB4B02"/>
     <w:rsid w:val="00AB54EE"/>
     <w:rsid w:val="00AB583E"/>
     <w:rsid w:val="00AB5DC6"/>
     <w:rsid w:val="00AB6E6F"/>
     <w:rsid w:val="00AB6EA6"/>
     <w:rsid w:val="00AB7D86"/>
+    <w:rsid w:val="00AC2F4F"/>
     <w:rsid w:val="00AC3D04"/>
     <w:rsid w:val="00AC63D2"/>
     <w:rsid w:val="00AC7A68"/>
     <w:rsid w:val="00AC7D1B"/>
     <w:rsid w:val="00AD05C4"/>
+    <w:rsid w:val="00AD1587"/>
     <w:rsid w:val="00AD1996"/>
     <w:rsid w:val="00AD2561"/>
     <w:rsid w:val="00AD37EE"/>
     <w:rsid w:val="00AD5AF5"/>
     <w:rsid w:val="00AD68C2"/>
     <w:rsid w:val="00AD6A13"/>
     <w:rsid w:val="00AD79A6"/>
     <w:rsid w:val="00AE030C"/>
     <w:rsid w:val="00AE0B17"/>
     <w:rsid w:val="00AE0F9D"/>
     <w:rsid w:val="00AE17F1"/>
     <w:rsid w:val="00AE1BC3"/>
     <w:rsid w:val="00AE1DAD"/>
     <w:rsid w:val="00AE4179"/>
     <w:rsid w:val="00AE559A"/>
     <w:rsid w:val="00AE5813"/>
     <w:rsid w:val="00AE70BC"/>
     <w:rsid w:val="00AE72A5"/>
     <w:rsid w:val="00AF004E"/>
     <w:rsid w:val="00AF0525"/>
     <w:rsid w:val="00AF08D2"/>
     <w:rsid w:val="00AF09D9"/>
     <w:rsid w:val="00AF10BB"/>
     <w:rsid w:val="00AF1801"/>
     <w:rsid w:val="00AF3E5A"/>
@@ -19307,51 +19285,50 @@
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="657E4995"/>
   <w14:defaultImageDpi w14:val="330"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{95F99D66-93E6-4F45-8D5C-44302531D283}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20966,51 +20943,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2022319044">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/tools/recruitment-and-promotion-guide" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/:w:/r/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/Shared%20Documents/Assessing%20Submissions%20Guidance%20for%20Commonwealth%20Contracting%20Agencies%20Version%201.2.docx?d=wb6cead12f4ae46ae8d32a22fd28fcfa9&amp;csf=1&amp;web=1&amp;e=cysdJA" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/:w:/r/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/Shared%20Documents/Guidance%20for%20using%20the%20model%20clauses%20for%20Commonwealth%20Contracting%20Agencies%20Version%201.4.docx?d=w1d6ca305682c45d3a5b594b6017adcaa&amp;csf=1&amp;web=1&amp;e=aCOlao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/resources/australian-skills-guarantee" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/policy-and-strategy-guidance" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/buyright/contract-variations" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/resources/australian-skills-guarantee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/gender-pay-gap/employer-gender-pay-gap-analysis-guide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/:w:/r/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/Shared%20Documents/Assessing%20Submissions%20Guidance%20for%20Commonwealth%20Contracting%20Agencies%20Version%201.2.docx?d=wb6cead12f4ae46ae8d32a22fd28fcfa9&amp;csf=1&amp;web=1&amp;e=cysdJA" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/6-Policy-and-strategy-guidance-Sexual-harassment-harassment-on-the-ground-of-sex-and-discrimination.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/:w:/r/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/Shared%20Documents/Guidance%20for%20using%20the%20model%20clauses%20for%20Commonwealth%20Contracting%20Agencies%20Version%201.4.docx?d=w1d6ca305682c45d3a5b594b6017adcaa&amp;csf=1&amp;web=1&amp;e=aCOlao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/government/procurement/buyright/contract-variations" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/sites/default/files/documents/Policy-and-strategy-guidance-gender-composition-of-the-workforce.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://govteams.sharepoint.com/sites/australianskillsguaranteeoperationalresourcesandstakeholderengag/SitePages/Home.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.finance.gov.au/sites/default/files/2023-07/australian-government-contract-management-guide-july-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/policy-and-strategy-guidance" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dewr.gov.au/australian-skills-guarantee/resources/australian-skills-guarantee-privacy-notice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apprenticeships.gov.au/about-apprenticeships/using-apprenticeships-data-management-system/ASG-suppliers-subcontractors" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/take-action/action-planning-tool" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wgea.gov.au/tools/recruitment-and-promotion-guide" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DESE">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="002D3F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="002D3F"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="F26322"/>
       </a:accent2>
       <a:accent3>
@@ -21234,454 +21211,92 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100066025033DE46047828D88018635091B" ma:contentTypeVersion="26" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="aa86e518b624894a8f0e571255fd7350">
-[...312 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B341152F-12DD-4BC0-BB38-0B14E641439C}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838063CB-09CF-4DB4-855D-B301AD731CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>22</Pages>
-  <Words>7037</Words>
-  <Characters>39762</Characters>
+  <Words>6984</Words>
+  <Characters>39814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>864</Lines>
-  <Paragraphs>550</Paragraphs>
+  <Lines>331</Lines>
+  <Paragraphs>93</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46249</CharactersWithSpaces>
+  <CharactersWithSpaces>46705</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="438" baseType="variant">
       <vt:variant>
         <vt:i4>2359400</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>369</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://genderequality.gov.au/sites/default/files/2024-03/working-for-women-a-strategy-for-gender-equality.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2359400</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -22964,93 +22579,65 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc209787034</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>DEWR A4 Factsheet Template - Portrait</dc:title>
+  <dc:title>Supplementary Guidance for the Skills Guarantee PCP Version 1.2 – Relevant Entities</dc:title>
   <dc:subject/>
-  <dc:creator>PARDEW,Rebecca</dc:creator>
-  <cp:keywords>DEWR A4 Factsheet Template - Portrait</cp:keywords>
+  <dc:creator/>
+  <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2022-06-24T04:07:00Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
+    <vt:lpwstr>2026-10-01T07:49:01Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>f5e3f0d6-81ac-4bab-83b5-5d429dacc10b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
+    <vt:lpwstr>41e62d9f-547a-488f-9e46-cec91b9403bb</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Order">
-[...15 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>