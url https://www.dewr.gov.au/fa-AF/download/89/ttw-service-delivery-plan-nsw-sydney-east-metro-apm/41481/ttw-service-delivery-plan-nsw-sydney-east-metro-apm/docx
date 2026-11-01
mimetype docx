--- v0 (2025-12-15)
+++ v1 (2026-11-01)
@@ -1,1837 +1,896 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48211CA3" w14:textId="7851B8AC" w:rsidR="00766B25" w:rsidRDefault="00DB27B8" w:rsidP="00766B25">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2-NotLinked"/>
+    <w:p w14:paraId="1824B2CD" w14:textId="0C112886" w:rsidR="00766B25" w:rsidRPr="00184F37" w:rsidRDefault="00766B25" w:rsidP="00184F37">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00184F37">
+        <w:t>Service Delivery Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E681A6A" w14:textId="4E5A83CB" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00B073BE">
+      <w:r w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">The APM Transition to Work Service Delivery Plan sets out our commitments to young people and employers, highlighting unique services you can expect from us across </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">Hurstville, Burwood, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3245" w:rsidRPr="00B073BE">
+        <w:t>Rockdale</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t>, Sutherland</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3245" w:rsidRPr="00B073BE">
+        <w:t>, Lakemba</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66703" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE3245" w:rsidRPr="00B073BE">
+        <w:t>Ashfield, Belmore, Campsie</w:t>
+      </w:r>
+      <w:r w:rsidR="006627B0" w:rsidRPr="00B073BE">
+        <w:t>, Caringbah,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve"> Kogarah, Mascot, </w:t>
+      </w:r>
+      <w:r w:rsidR="006627B0" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">Miranda, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">Punchbowl, </w:t>
+      </w:r>
+      <w:r w:rsidR="006627B0" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">Engadine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t>Jannali, Leichhardt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66703" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006627B0" w:rsidRPr="00B073BE">
+        <w:t>Strathfield</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66703" w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA50E0" w:rsidRPr="00B073BE">
+        <w:t>North Strathfield.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D2E6D" w14:textId="77777777" w:rsidR="007233F2" w:rsidRDefault="007233F2" w:rsidP="00725242"/>
+    <w:p w14:paraId="14A14583" w14:textId="48087EFD" w:rsidR="00933170" w:rsidRDefault="00933170" w:rsidP="00933170">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t>Support for young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACA2C53" w14:textId="435F139F" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00B073BE">
+      <w:r w:rsidRPr="00B073BE">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B073BE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B073BE">
+        <w:t>, APM commits to giving you the assistance and support to find and keep a job by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7913417E" w14:textId="5124A2AC" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B073BE">
+        <w:t>Connecting you with a Youth Support Worker to help you succeed with education or employment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="00B073BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C47AB4" w14:textId="1E5FADA8" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B073BE">
+        <w:t>Providing one-on-one support through your Youth Support Worker including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A43603" w14:textId="5501DF85" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B073BE">
+        <w:t>An initial meeting to identify your strengths, goals and support needs through our Pathway Assessment Tool, leading to an agreed Job Plan of activities that meets your requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="00B073BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B8FD37" w14:textId="43E8CFE0" w:rsidR="002A0CEA" w:rsidRPr="00B073BE" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B073BE">
+        <w:t>Ongoing fortnightly contacts (minimum). We offer flexible servicing via the phone or virtual meetings when your circumstances prevent you from being available face to face</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="00B073BE">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15724081" w14:textId="7E037E77" w:rsidR="00D27A65" w:rsidRPr="00D27A65" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Inviting your feedback on how we’re doing through our Youth Advisory Group where you can inform our current and future activities, ensuring we remain relevant and continue to meet the needs of young people in your local area</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292884EF" w14:textId="03C4A665" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Connecting you with our Boost activities to build practical skills and enhance your job search</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12809D9E" w14:textId="2A303028" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Giving you a personalised login for Employable Me giving you access to APM jobs 24/7</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2B733D" w14:textId="3F6BE024" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Offering you additional tailored support depending on your needs, for example Youth Activation Packages, allied health services or links with local community services</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF0D7E1" w14:textId="2882A8E2" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Supporting you once you start work, including access to 24/7 tele-health counselling and the Wellbeing Gateway as well as practical support such as work wear and ongoing training</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A256CFC" w14:textId="77777777" w:rsidR="007233F2" w:rsidRDefault="007233F2" w:rsidP="007233F2">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E56D32E" w14:textId="0694554A" w:rsidR="00933170" w:rsidRDefault="00933170" w:rsidP="00933170">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Support for employers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E96C228" w14:textId="77777777" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="0098460D">
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>employers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>, APM commits to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A35644" w14:textId="3795BDD8" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Providing you with an end-to-end recruitment service. We’ll get to know your business and make it easy for you to connect with a dedicated APM Account Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D315175" w14:textId="63389928" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Giving you access to assistance and resources 24/7 via Employable Me, our online platform where you can post jobs and find candidates. By using Employable Me to find your employees, you can find out how to access significant benefits and reduce hiring costs</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180EDEC8" w14:textId="0D587DA2" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Where eligible, we will assist you to access the Youth Bonus Wage Subsidy when you hire a young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D855A14" w14:textId="16D86B1F" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Offering tailored recruitment packages including pre-employment training to ensure customisation of your needs and the appropriate supports to meet them</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FDD6650" w14:textId="13569275" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Supporting the induction of your new hire from APM with close contact for the first 4 weeks, then tailored Progression support for 26 weeks ensuring sustainability of the job and the potential to further up skill your employee</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69919BC1" w14:textId="7B3D6153" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t>Connecting you with our network of Apprenticeship Support and Group Training Providers to discuss how apprenticeships and traineeships can benefit your business</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="0098460D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02775995" w14:textId="77777777" w:rsidR="00F83BB6" w:rsidRPr="002A0CEA" w:rsidRDefault="00F83BB6" w:rsidP="00F83BB6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="121137B9" w14:textId="77777777" w:rsidR="002A0CEA" w:rsidRPr="009F7DFB" w:rsidRDefault="002A0CEA" w:rsidP="009F7DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7DFB">
+        <w:lastRenderedPageBreak/>
+        <w:t>Networks and Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39936A4E" w14:textId="77777777" w:rsidR="002A0CEA" w:rsidRDefault="002A0CEA" w:rsidP="0098460D">
+      <w:r w:rsidRPr="0098460D">
+        <w:t>APM can benefit job seekers and employers by providing priority access to services from our partners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F088EBC" w14:textId="77777777" w:rsidR="0008117F" w:rsidRPr="0098460D" w:rsidRDefault="0008117F" w:rsidP="0098460D"/>
+    <w:p w14:paraId="676211B8" w14:textId="77777777" w:rsidR="002A0CEA" w:rsidRPr="009F7DFB" w:rsidRDefault="002A0CEA" w:rsidP="009F7DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7DFB">
+        <w:t>Wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384EA273" w14:textId="77777777" w:rsidR="002A0CEA" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>24/7 Telehealth Counselling with Assure Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve"> provide accessible support when you need it, connecting you to Allied Health Professionals to help address issues quickly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F32575" w14:textId="1E2295DD" w:rsidR="00462B17" w:rsidRPr="0098460D" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:ind w:left="1434" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve">Learn more </w:t>
+      </w:r>
+      <w:r w:rsidR="0098460D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098460D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00462B17" w:rsidRPr="0098460D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assureprograms.com.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38E49BBE" w14:textId="37F0A6FC" w:rsidR="002A0CEA" w:rsidRPr="00256643" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256643">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Wellbeing Gateway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256643">
+        <w:t xml:space="preserve"> is your mental health and wellbeing companion supporting you to thrive at work, in health and life, providing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35379DBE" w14:textId="7CCBB0A6" w:rsidR="002A0CEA" w:rsidRPr="00256643" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256643">
+        <w:t>Confidential service at no cost to you. Wellbeing Gateway provides wellbeing coaching and support when you need it by an experienced health professional at the touch of a button</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="00256643">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2169AB19" w14:textId="2D44C81E" w:rsidR="002A0CEA" w:rsidRPr="00256643" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256643">
+        <w:t>A comprehensive range of content, engaging programs and activities which are regularly updated across a diverse range of topics and formats to manage your work, health and life journey to ensure you have the strategies and guidance to thrive</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54BF3" w:rsidRPr="00256643">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4230C" w14:textId="48C198C0" w:rsidR="00462B17" w:rsidRPr="00256643" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256643">
+        <w:t>Learn more about Wellbeing Gateway</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3672">
+        <w:t xml:space="preserve"> at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256643">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00462B17" w:rsidRPr="00256643">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>assureprograms.com.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DE4765B" w14:textId="0AB91CAC" w:rsidR="00F83BB6" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00256643">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Referrals to local services</w:t>
+      </w:r>
+      <w:r w:rsidR="00256643" w:rsidRPr="00256643">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00256643">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013DE3" w:rsidRPr="00256643">
+        <w:t>We maintain strong referral pathways with a range of local youth, housing, mental health, justice, and community support organisations to ensure participants receive holistic and tailored support. Key referral partners include Mission Australia's Canterbury Bankstown Youth Service, Kurranulla Aboriginal Corporation, The Benevolent Society's Shack Youth Services, DCJ Youth Justice, Belmore Youth Resource Centre, Project Youth Crisis Refuge, Open Door Youth Housing, Caretakers Cottage Bondi Junction, Young Leaders Youth Services, Youth Off The Streets, 3Bridges Youth Services, and Headspace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2550151F" w14:textId="77777777" w:rsidR="00E56511" w:rsidRPr="00256643" w:rsidRDefault="00E56511" w:rsidP="00E56511"/>
+    <w:p w14:paraId="0FF8BAC0" w14:textId="7AF0E133" w:rsidR="002A0CEA" w:rsidRPr="002D2C99" w:rsidRDefault="002A0CEA" w:rsidP="009F7DFB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2C99">
+        <w:t>Jobs and Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159580C4" w14:textId="4CB2D565" w:rsidR="002A0CEA" w:rsidRPr="00395707" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395707">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Employable Me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395707">
+        <w:t xml:space="preserve"> can help young people find a job that suits. Whatever barriers you face when looking for work, we’re here for you. Employable Me offers the tools, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395707">
+        <w:lastRenderedPageBreak/>
+        <w:t>guides and support to connect with employers looking to hire now – want to know more?</w:t>
+      </w:r>
+      <w:r w:rsidR="005A4FF6" w:rsidRPr="00395707">
+        <w:t xml:space="preserve"> Visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395707">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00395707">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>employableme.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D69A771" w14:textId="729E81BB" w:rsidR="002A0CEA" w:rsidRPr="00395707" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395707">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Innovative Training and Recruitment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395707">
+        <w:t xml:space="preserve"> (RTO ID 40206) provides access to accredited learning in Managing Personal Health and Wellbeing. Learn more about Innovative Training and Recruitment </w:t>
+      </w:r>
+      <w:r w:rsidR="00395707">
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00395707">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>itandr.com.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="29495625" w14:textId="44999521" w:rsidR="002A0CEA" w:rsidRPr="00395707" w:rsidRDefault="002A0CEA" w:rsidP="00584657">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00395707">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Youth Advisory Sessions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395707">
+        <w:t xml:space="preserve"> are available to eligible young people, and delivered by APM Employment Specialist Career Counsellors who are members of the Career Development Association of Australia</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6EED" w:rsidRPr="00395707">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AB62B8" w14:textId="77777777" w:rsidR="00725242" w:rsidRDefault="00725242" w:rsidP="00F83BB6">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E811037" w14:textId="77777777" w:rsidR="00725242" w:rsidRPr="00725242" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00725242">
+        <w:t>About APM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6857EF3C" w14:textId="77777777" w:rsidR="00725242" w:rsidRPr="00EE7F56" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t>APM started in 1994 as a small team in Perth, Western Australia, looking to provide better vocational rehabilitation for injured workers so they could recover their health and stay in their jobs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1419CC82" w14:textId="77777777" w:rsidR="00D951AA" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t>Today we’re an international human services provider with more than 1,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB499C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t xml:space="preserve">00 locations across </w:t>
+      </w:r>
+      <w:r w:rsidR="001035EF" w:rsidRPr="001035EF">
+        <w:t>Australia, United Kingdom, Canada, United States of America, New Zealand, Germany, Switzerland, Spain, Sweden, Singapore, and South Korea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1081C850" w14:textId="287E65F2" w:rsidR="00725242" w:rsidRPr="00EE7F56" w:rsidRDefault="00D951AA" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00D951AA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>We are more than 16,300 people in 11 countries with a global purpose - to enable better lives</w:t>
+      </w:r>
+      <w:r w:rsidR="00725242" w:rsidRPr="00EE7F56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEE4DAC" w14:textId="129E71C6" w:rsidR="00725242" w:rsidRPr="00EE7F56" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t xml:space="preserve">Our services focus on enhancing an individual’s employability, health and wellbeing, and social and economic participation in their community. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A26AA8F" w14:textId="42DD294C" w:rsidR="00725242" w:rsidRPr="00EE7F56" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t>We take great pride in empowering people to realise their ambitions and aspirations through sustainable employment, independence, better health and wellbeing, and increased social participation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE3948A" w14:textId="77777777" w:rsidR="00FD3914" w:rsidRDefault="00FD3914" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00FD3914">
+        <w:t>Each year globally, APM now supports more than 2.9 million people of all ages to live a better quality of life.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB916D7" w14:textId="098FC775" w:rsidR="00EC5AA0" w:rsidRDefault="00725242" w:rsidP="00EE7F56">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t xml:space="preserve">Got questions – call now </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E56511">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1800 276 276</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00EC5AA0" w:rsidRPr="008B7F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>TtW@apm.net.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00395707">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42A4327B" w14:textId="4D3BB4AC" w:rsidR="00EC32ED" w:rsidRPr="00E56511" w:rsidRDefault="00725242" w:rsidP="00E56511">
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t>Otherwise</w:t>
+      </w:r>
+      <w:r w:rsidR="00395707">
+        <w:t>, l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE7F56">
+        <w:t>et’s get to work!</w:t>
+      </w:r>
+      <w:r w:rsidR="002D01A9">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F0B48C2" wp14:editId="20052F32">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A23F836" wp14:editId="439C498B">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="page">
-              <wp:posOffset>0</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>930341</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="margin">
-              <wp:posOffset>-584200</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>3140075</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7559675" cy="9829800"/>
-            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:extent cx="1068779" cy="703099"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:wrapNone/>
-            <wp:docPr id="1073741832" name="Picture 1073741832"/>
+            <wp:docPr id="8" name="Picture 8" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="Picture 8"/>
-[...139 lines deleted...]
-                    <pic:cNvPr id="0" name="Picture 4"/>
+                    <pic:cNvPr id="8" name="Picture 8" descr="Graphical user interface, text, application&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2466197" cy="720054"/>
+                      <a:ext cx="1068779" cy="703099"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1529 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EC32ED" w:rsidRPr="00D3058D" w:rsidSect="007069D7">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+    <w:sectPr w:rsidR="00EC32ED" w:rsidRPr="00E56511" w:rsidSect="001F266E">
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="993" w:right="1134" w:bottom="0" w:left="1134" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="567" w:footer="374" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E25B0D1" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801" w:rsidP="00C93CCB">
+    <w:p w14:paraId="15E48966" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316" w:rsidP="00C93CCB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FD31DE" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801"/>
+    <w:p w14:paraId="7B77CDF7" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E6F1383" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801" w:rsidP="00C93CCB">
+    <w:p w14:paraId="3EDD9281" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316" w:rsidP="00C93CCB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764C523E" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801"/>
+    <w:p w14:paraId="554A44EA" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2721B302" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801">
+    <w:p w14:paraId="22196262" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52DD2BB1" w14:textId="77777777" w:rsidR="00D02801" w:rsidRDefault="00D02801"/>
+    <w:p w14:paraId="42E0082B" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1843,800 +902,660 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 3">
     <w:panose1 w:val="05040102010807070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gadugi">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000003" w:usb1="02000000" w:usb2="00003000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS PGothic">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E0BCD63" w14:textId="6859881F" w:rsidR="001653A0" w:rsidRDefault="00FE1BB5">
+  <w:p w14:paraId="562EF5B5" w14:textId="1FDAE11F" w:rsidR="00641B09" w:rsidRDefault="00641B09">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DC7F869" wp14:editId="2F193F56">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AFB2639" wp14:editId="7563CA48">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>left</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
-              <wp:extent cx="1511300" cy="371475"/>
-              <wp:effectExtent l="0" t="0" r="12700" b="0"/>
+              <wp:extent cx="443865" cy="443865"/>
+              <wp:effectExtent l="0" t="0" r="6985" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1630490351" name="Text Box 2" descr="Classification: Confidential">
+              <wp:docPr id="3" name="Text Box 3" descr="Classification: Confidential">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1511300" cy="371475"/>
+                        <a:ext cx="443865" cy="443865"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="33EB6DF3" w14:textId="69E5C73C" w:rsidR="00FE1BB5" w:rsidRPr="00FE1BB5" w:rsidRDefault="00FE1BB5" w:rsidP="00FE1BB5">
+                        <w:p w14:paraId="726C3CF9" w14:textId="3D6C0E0C" w:rsidR="00641B09" w:rsidRPr="00641B09" w:rsidRDefault="00641B09" w:rsidP="00641B09">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00FE1BB5">
+                          <w:r w:rsidRPr="00641B09">
                             <w:rPr>
-                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:noProof/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Classification: Confidential</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4DC7F869" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2AFB2639" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="Classification: Confidential" style="position:absolute;margin-left:0;margin-top:0;width:119pt;height:29.25pt;z-index:251661312;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBE62TzDgIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTZt2MOEXWIsOA&#10;oC2QFj0rshQbkERBUmJnXz9KdpKt62nYRaZJ6pF8fJrf9lqRg3C+BVPRYpJTIgyHujW7ir48rz59&#10;ocQHZmqmwIiKHoWnt4uPH+adLcUUGlC1cARBjC87W9EmBFtmmeeN0MxPwAqDQQlOs4C/bpfVjnWI&#10;rlU2zfPPWQeutg648B6990OQLhK+lIKHRym9CERVFHsL6XTp3MYzW8xZuXPMNi0f22D/0IVmrcGi&#10;Z6h7FhjZu/YvKN1yBx5kmHDQGUjZcpFmwGmK/M00m4ZZkWZBcrw90+T/Hyx/OGzskyOh/wY9LjAS&#10;0llfenTGeXrpdPxipwTjSOHxTJvoA+Hx0qwornIMcYxd3RTXN7MIk11uW+fDdwGaRKOiDteS2GKH&#10;tQ9D6iklFjOwapVKq1HmDwdiRk92aTFaod/2Y99bqI84joNh097yVYs118yHJ+ZwtdgmyjU84iEV&#10;dBWF0aKkAffzPX/MR8YxSkmHUqmoQS1Ton4Y3MR0dp3H4UP6Q8OdjG0yiq/5LMbNXt8BqrDAB2F5&#10;MmNyUCdTOtCvqOZlrIYhZjjWrOj2ZN6FQbj4GrhYLlMSqsiysDYbyyN0JCsy+dy/MmdHugMu6gFO&#10;YmLlG9aH3HjT2+U+IPdpJZHYgc2Rb1RgWur4WqLEf/9PWZc3vfgFAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3SEHh2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqEOqRlGIU1WF&#10;Iq4EJDg68TaOGq/T2G3D37NwgctIo1nNvC3XsxvEGafQe1Jwv0hAILXe9NQpeH/b3eUgQtRk9OAJ&#10;FXxhgHV1fVXqwvgLveK5jp3gEgqFVmBjHAspQ2vR6bDwIxJnez85HdlOnTSTvnC5G2SaJJl0uide&#10;sHrErcX2UJ+cguzxeWPHj+zzuE/DS2j8Idb+Sanbm3nzACLiHP+O4Qef0aFipsafyAQxKOBH4q9y&#10;li5zto2CVb4CWZXyP3z1DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAETrZPMOAgAAGwQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADdIQeHZAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Classification: Confidential" style="position:absolute;margin-left:0;margin-top:0;width:34.95pt;height:34.95pt;z-index:251667456;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1e87LCwIAABoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xkSdEacYqsRYYB&#10;QVsgHXpWZCk2IImCpMTOfv0o2U62bqdhF/mJpPnx+LS877QiJ+F8A6ak00lOiTAcqsYcSvr9dfPp&#10;lhIfmKmYAiNKehae3q8+fli2thAzqEFVwhFMYnzR2pLWIdgiyzyvhWZ+AlYYdEpwmgW8ukNWOdZi&#10;dq2yWZ7fZC24yjrgwnu0PvZOukr5pRQ8PEvpRSCqpNhbSKdL5z6e2WrJioNjtm740Ab7hy40awwW&#10;vaR6ZIGRo2v+SKUb7sCDDBMOOgMpGy7SDDjNNH83za5mVqRZkBxvLzT5/5eWP5129sWR0H2BDhcY&#10;CWmtLzwa4zyddDp+sVOCfqTwfKFNdIFwNM7nn29vFpRwdA0Ys2TXn63z4asATSIoqcOtJLLYaetD&#10;HzqGxFoGNo1SaTPK/GbAnNGSXTuMKHT7bmh7D9UZp3HQL9pbvmmw5pb58MIcbhYHQLWGZzykgrak&#10;MCBKanA//maP8Ug4eilpUSklNShlStQ3g4uYLeZ5HpWVbgjcCPYJTO/yRfSbo34AFOEU34PlCcbg&#10;oEYoHeg3FPM6VkMXMxxrlnQ/wofQ6xYfAxfrdQpCEVkWtmZneUwdyYpMvnZvzNmB7oB7eoJRS6x4&#10;x3ofG//0dn0MyH1aSSS2Z3PgGwWYljo8lqjwX+8p6vqkVz8BAAD//wMAUEsDBBQABgAIAAAAIQDY&#10;bTz+1wAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT8MwDMXvSHyHyEjcWMoOFStNp4l/4kqZ&#10;BEe38ZpqjVPqbCvfngAHuPjJetZ7P5fr2Q/qSJP0gQ1cLzJQxG2wPXcGtq+PVzegJCJbHAKTgU8S&#10;WFfnZyUWNpz4hY517FQKYSnQgItxLLSW1pFHWYSROHm7MHmMaZ06bSc8pXA/6GWW5dpjz6nB4Uh3&#10;jtp9ffAG8vunjRvf8veP3VKepQn7WIcHYy4v5s0tqEhz/DuGb/yEDlViasKBrajBQHok/szk5asV&#10;qOZXdVXq/+zVFwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1e87LCwIAABoEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDYbTz+1wAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
                 <w:txbxContent>
-                  <w:p w14:paraId="33EB6DF3" w14:textId="69E5C73C" w:rsidR="00FE1BB5" w:rsidRPr="00FE1BB5" w:rsidRDefault="00FE1BB5" w:rsidP="00FE1BB5">
+                  <w:p w14:paraId="726C3CF9" w14:textId="3D6C0E0C" w:rsidR="00641B09" w:rsidRPr="00641B09" w:rsidRDefault="00641B09" w:rsidP="00641B09">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00FE1BB5">
+                    <w:r w:rsidRPr="00641B09">
                       <w:rPr>
-                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Classification: Confidential</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7669746D" w14:textId="611881FA" w:rsidR="00CF0000" w:rsidRDefault="00FE1BB5">
-[...3 lines deleted...]
-    <w:r>
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-462121481"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-        <mc:Choice Requires="wps">
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="7669746D" w14:textId="75AD0FF7" w:rsidR="00CF0000" w:rsidRDefault="00FD415B" w:rsidP="00FD415B">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043F3E72" wp14:editId="7CB9E180">
-[...2 lines deleted...]
-                <wp:align>left</wp:align>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10B0AE7F" wp14:editId="27712E4E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:align>bottom</wp:align>
+                <wp:posOffset>9818370</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="1511300" cy="371475"/>
-[...9 lines deleted...]
-              <wp:cNvGraphicFramePr/>
+              <wp:extent cx="892800" cy="561600"/>
+              <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="1016453438" name="APM Employment Services Logo" descr="APM Employment Services Logo"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
-[...2 lines deleted...]
-                    <wps:spPr>
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="1016453438" name="APM Employment Services Logo" descr="APM Employment Services Logo"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      </pic:cNvPicPr>
+                    </pic:nvPicPr>
+                    <pic:blipFill>
+                      <a:blip r:embed="rId1">
+                        <a:extLst>
+                          <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                            <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          </a:ext>
+                        </a:extLst>
+                      </a:blip>
+                      <a:srcRect/>
+                      <a:stretch>
+                        <a:fillRect/>
+                      </a:stretch>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1511300" cy="371475"/>
+                        <a:ext cx="892800" cy="561600"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
-                    </wps:spPr>
-[...32 lines deleted...]
-                  </wps:wsp>
+                    </pic:spPr>
+                  </pic:pic>
                 </a:graphicData>
               </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
-        </mc:Choice>
-[...39 lines deleted...]
-    <w:r w:rsidR="00D3058D">
+        </w:r>
+        <w:r>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="001F266E">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="001F266E">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="001F266E">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="001F266E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="001F266E">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:id w:val="21672833"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="4918CFE3" w14:textId="34116433" w:rsidR="0008117F" w:rsidRPr="001F266E" w:rsidRDefault="0008117F" w:rsidP="001F266E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="0008117F">
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="0008117F">
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="0008117F">
+          <w:rPr>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="0008117F">
+          <w:rPr>
+            <w:noProof/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0008117F">
+          <w:rPr>
+            <w:noProof/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20EC2F86" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316" w:rsidP="00C93CCB">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE7E161" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1ECAF481" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316" w:rsidP="00C93CCB">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B12C0A4" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="352D30A1" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AF581F" w14:textId="77777777" w:rsidR="00160316" w:rsidRDefault="00160316"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="40399412" w14:textId="60F3B3F9" w:rsidR="00D27A65" w:rsidRDefault="002B2377" w:rsidP="00C16E9D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="7150"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C21870" wp14:editId="3F5E2BC3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5240B476" wp14:editId="7E756F11">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6215380</wp:posOffset>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4159250</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>9983470</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>1981835</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="860400" cy="540000"/>
-          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:extent cx="2291715" cy="676275"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Picture 10" descr="Logo, company name&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="234598576" name="APM Employment Services and Workforce Australia Logo" descr="APM Employment Services and Workforce Australia logos"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="4" name="Picture 4" descr="Logo, company name&#10;&#10;Description automatically generated"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="234598576" name="APM Employment Services and Workforce Australia Logo" descr="APM Employment Services and Workforce Australia logos"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
+                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="860400" cy="540000"/>
+                    <a:ext cx="2291715" cy="676275"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00873DEC">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="672CBE02" wp14:editId="20FDD596">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-78740</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="topMargin">
+            <wp:posOffset>91440</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7635240" cy="3218180"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="1270"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2109106401" name="Blue and pink image overlay">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2109106401" name="Blue and pink image overlay">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="67438"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7635240" cy="3218180"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00873DEC">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A7B257B" wp14:editId="44F7B0C3">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>7620</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>-193040</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7552690" cy="3295650"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1200873140" name="Forklift driver with instructor" descr="Young person wearing high vis operating a fork lift while supervisor instructs them."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1200873140" name="Forklift driver with instructor" descr="Young person wearing high vis operating a fork lift while supervisor instructs them."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId3" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="28934" b="5665"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm flipH="1">
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7552690" cy="3295650"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
-</w:ftr>
-[...216 lines deleted...]
-</w:footnotes>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...146 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="78E8F310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="001D0FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE7EBA8A"/>
     <w:lvl w:ilvl="0" w:tplc="F5B273BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="03589280">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2710,51 +1629,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00654E0F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3BAEF620"/>
     <w:styleLink w:val="CurrentList8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -2824,51 +1743,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B1418D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList13"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2911,51 +1830,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02570261"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="228A6B0A"/>
     <w:styleLink w:val="CurrentList20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="¡"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3030,51 +1949,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048478AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AE06ABDE"/>
     <w:styleLink w:val="CurrentList11"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
@@ -3150,200 +2069,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09ED766E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4954730C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2">
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...74 lines deleted...]
-        </w:tabs>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="118C486C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="42B2F112"/>
     <w:styleLink w:val="CurrentList2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3419,51 +2302,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5324" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6044" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DD65997"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E149210"/>
     <w:styleLink w:val="CurrentList6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
@@ -3536,280 +2419,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-        <w:rFonts w:hint="default"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21014ED2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44CCC7CC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="250C0509"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="78CEE4EE"/>
     <w:styleLink w:val="CurrentList12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3883,165 +2650,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CCA7769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45BEEAF2"/>
     <w:styleLink w:val="CurrentList18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4116,51 +2769,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EBD502D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4203,51 +2856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35AC3B7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C088946C"/>
     <w:styleLink w:val="CurrentList5"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4323,461 +2976,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...409 lines deleted...]
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40F64DD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9C223A0"/>
     <w:styleLink w:val="CurrentList17"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="—"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4851,51 +3094,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F331779"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7D08104C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListMulti"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="¡"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4971,51 +3214,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58E16A8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E482ECE8"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5092,51 +3335,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3164" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3524" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C38277B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7310A8FA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="603348EE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3BAEF620"/>
     <w:styleLink w:val="CurrentList9"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -5206,165 +3562,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="630B7790"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D74DF3E"/>
     <w:styleLink w:val="CurrentList4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5440,51 +3682,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="67F02018"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2D0452BC"/>
     <w:styleLink w:val="CurrentList19"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5559,51 +3801,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DB3408B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51FA5E20"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E8F352A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList15"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -5646,51 +4001,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70954DD9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7CE4BEBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListMultiNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
@@ -5763,167 +4118,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="729B7B31"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0CA47362"/>
     <w:styleLink w:val="CurrentList7"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="425"/>
         </w:tabs>
@@ -5996,51 +4235,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="749B2BE0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CBB6876E"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6116,51 +4355,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77C46793"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3EA237D0"/>
     <w:styleLink w:val="CurrentList10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
@@ -6233,51 +4472,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4473" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5193" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79267DD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4901B72"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3972DF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="83B8D1EA"/>
     <w:styleLink w:val="CurrentList16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6351,1019 +4703,923 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2815" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2122727818">
+  <w:num w:numId="1" w16cid:durableId="157506964">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1293898973">
+  <w:num w:numId="2" w16cid:durableId="1264533233">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="506485086">
+  <w:num w:numId="3" w16cid:durableId="766999316">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="350105453">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2055693634">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="100494769">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2009941475">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="484131945">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="218978189">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="620772143">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1862086725">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2031637284">
+  <w:num w:numId="12" w16cid:durableId="2140030339">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1581718551">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="15082927">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1346057731">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="525024629">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="211692472">
-[...66 lines deleted...]
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="17" w16cid:durableId="166360711">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1667854685">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="18" w16cid:durableId="442696126">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1245070687">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="19" w16cid:durableId="2146846340">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1443258862">
+  <w:num w:numId="20" w16cid:durableId="1109162569">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1044789676">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="43405817">
+  <w:num w:numId="22" w16cid:durableId="1085034958">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2144535337">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1499268930">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="24" w16cid:durableId="1949848543">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1812625954">
+  <w:num w:numId="25" w16cid:durableId="1366518927">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1342048993">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1828135058">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="27" w16cid:durableId="1791895447">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="169608937">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="28" w16cid:durableId="2048988321">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="731004500">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="29" w16cid:durableId="1356229463">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1011756903">
-[...88 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A93154"/>
     <w:rsid w:val="00013594"/>
+    <w:rsid w:val="00013DE3"/>
     <w:rsid w:val="00014334"/>
     <w:rsid w:val="000146CC"/>
-    <w:rsid w:val="00020DE5"/>
     <w:rsid w:val="0002246E"/>
     <w:rsid w:val="00026504"/>
     <w:rsid w:val="00041A77"/>
+    <w:rsid w:val="00042341"/>
     <w:rsid w:val="00046501"/>
     <w:rsid w:val="00057A26"/>
     <w:rsid w:val="00061EB4"/>
     <w:rsid w:val="00066D3C"/>
     <w:rsid w:val="000734E5"/>
     <w:rsid w:val="00073A5E"/>
+    <w:rsid w:val="0008117F"/>
     <w:rsid w:val="000833F3"/>
     <w:rsid w:val="00095516"/>
     <w:rsid w:val="000A6F36"/>
-    <w:rsid w:val="000B596E"/>
     <w:rsid w:val="000B7984"/>
     <w:rsid w:val="000B7E68"/>
     <w:rsid w:val="000C33E0"/>
     <w:rsid w:val="000C6CDE"/>
     <w:rsid w:val="000D1374"/>
     <w:rsid w:val="000D4102"/>
     <w:rsid w:val="000E2FDB"/>
     <w:rsid w:val="000F6C08"/>
     <w:rsid w:val="000F716C"/>
     <w:rsid w:val="000F7624"/>
     <w:rsid w:val="00103140"/>
+    <w:rsid w:val="001035EF"/>
     <w:rsid w:val="00104BA4"/>
     <w:rsid w:val="00110A49"/>
     <w:rsid w:val="00117DD8"/>
-    <w:rsid w:val="001217F5"/>
     <w:rsid w:val="00121857"/>
     <w:rsid w:val="00122355"/>
     <w:rsid w:val="00122C7D"/>
     <w:rsid w:val="00122CEB"/>
     <w:rsid w:val="00125F17"/>
     <w:rsid w:val="00125F32"/>
     <w:rsid w:val="0012664B"/>
+    <w:rsid w:val="001272DA"/>
     <w:rsid w:val="001347D5"/>
     <w:rsid w:val="00136579"/>
     <w:rsid w:val="00136730"/>
     <w:rsid w:val="00136B7F"/>
+    <w:rsid w:val="00136CA3"/>
     <w:rsid w:val="0014306D"/>
     <w:rsid w:val="00143ABA"/>
     <w:rsid w:val="00152613"/>
     <w:rsid w:val="00152A22"/>
+    <w:rsid w:val="00154F3D"/>
     <w:rsid w:val="0015611F"/>
     <w:rsid w:val="001570B1"/>
+    <w:rsid w:val="00160316"/>
     <w:rsid w:val="00160902"/>
     <w:rsid w:val="00163D20"/>
-    <w:rsid w:val="001653A0"/>
+    <w:rsid w:val="0016549D"/>
     <w:rsid w:val="001661A9"/>
     <w:rsid w:val="00166B5F"/>
     <w:rsid w:val="0017232B"/>
     <w:rsid w:val="00174598"/>
     <w:rsid w:val="00175F59"/>
     <w:rsid w:val="00181496"/>
     <w:rsid w:val="00181589"/>
     <w:rsid w:val="001821EE"/>
+    <w:rsid w:val="00184F37"/>
     <w:rsid w:val="00190D05"/>
     <w:rsid w:val="0019306F"/>
     <w:rsid w:val="00193501"/>
     <w:rsid w:val="00194875"/>
     <w:rsid w:val="001A2635"/>
+    <w:rsid w:val="001A3672"/>
+    <w:rsid w:val="001B010E"/>
     <w:rsid w:val="001C2953"/>
     <w:rsid w:val="001C2CC2"/>
     <w:rsid w:val="001C740F"/>
     <w:rsid w:val="001C7AD3"/>
     <w:rsid w:val="001D033A"/>
     <w:rsid w:val="001D55E3"/>
     <w:rsid w:val="001D5852"/>
     <w:rsid w:val="001E0899"/>
     <w:rsid w:val="001E36AA"/>
     <w:rsid w:val="001E396F"/>
     <w:rsid w:val="001E5D0C"/>
-    <w:rsid w:val="001F1CD7"/>
+    <w:rsid w:val="001F01B6"/>
+    <w:rsid w:val="001F266E"/>
     <w:rsid w:val="001F3CDC"/>
     <w:rsid w:val="001F3DB5"/>
+    <w:rsid w:val="00203C98"/>
     <w:rsid w:val="00210E41"/>
     <w:rsid w:val="002119E2"/>
     <w:rsid w:val="0021284D"/>
     <w:rsid w:val="00216ED0"/>
     <w:rsid w:val="0023362B"/>
-    <w:rsid w:val="00236ED7"/>
     <w:rsid w:val="002415DB"/>
     <w:rsid w:val="00244418"/>
     <w:rsid w:val="002448A5"/>
     <w:rsid w:val="00247E5B"/>
+    <w:rsid w:val="00256643"/>
     <w:rsid w:val="00257773"/>
-    <w:rsid w:val="00261514"/>
     <w:rsid w:val="00264B2A"/>
+    <w:rsid w:val="002701EA"/>
     <w:rsid w:val="00275F6D"/>
     <w:rsid w:val="00276486"/>
     <w:rsid w:val="00282A75"/>
     <w:rsid w:val="0028368E"/>
     <w:rsid w:val="00284B83"/>
     <w:rsid w:val="00285840"/>
     <w:rsid w:val="002927DC"/>
+    <w:rsid w:val="002A0CEA"/>
     <w:rsid w:val="002A21B0"/>
+    <w:rsid w:val="002B2377"/>
     <w:rsid w:val="002B6EA2"/>
     <w:rsid w:val="002C602E"/>
+    <w:rsid w:val="002D01A9"/>
+    <w:rsid w:val="002D0214"/>
     <w:rsid w:val="002D19E7"/>
+    <w:rsid w:val="002D2C99"/>
     <w:rsid w:val="002D3AB3"/>
     <w:rsid w:val="002E0386"/>
-    <w:rsid w:val="002E61D3"/>
+    <w:rsid w:val="002E273E"/>
     <w:rsid w:val="002E6223"/>
     <w:rsid w:val="002E6F87"/>
     <w:rsid w:val="002F0A90"/>
     <w:rsid w:val="002F1323"/>
     <w:rsid w:val="002F3323"/>
     <w:rsid w:val="002F3E33"/>
     <w:rsid w:val="002F5421"/>
     <w:rsid w:val="00302854"/>
     <w:rsid w:val="00311629"/>
     <w:rsid w:val="003127E4"/>
     <w:rsid w:val="003156F2"/>
     <w:rsid w:val="00320722"/>
     <w:rsid w:val="00320CAC"/>
     <w:rsid w:val="00321F8C"/>
     <w:rsid w:val="00323736"/>
+    <w:rsid w:val="00325832"/>
     <w:rsid w:val="0033293E"/>
     <w:rsid w:val="00334FEB"/>
     <w:rsid w:val="00336DD1"/>
+    <w:rsid w:val="00340DB6"/>
     <w:rsid w:val="00342237"/>
     <w:rsid w:val="00354645"/>
+    <w:rsid w:val="00354E8A"/>
     <w:rsid w:val="00355800"/>
     <w:rsid w:val="003558D4"/>
-    <w:rsid w:val="00371301"/>
     <w:rsid w:val="003758FB"/>
-    <w:rsid w:val="003763F5"/>
+    <w:rsid w:val="003771C3"/>
     <w:rsid w:val="003779DE"/>
     <w:rsid w:val="00377A8E"/>
     <w:rsid w:val="00390916"/>
     <w:rsid w:val="00391BEE"/>
     <w:rsid w:val="00391ECC"/>
     <w:rsid w:val="003934D4"/>
+    <w:rsid w:val="00395707"/>
+    <w:rsid w:val="003A26F7"/>
     <w:rsid w:val="003B0401"/>
     <w:rsid w:val="003B2061"/>
     <w:rsid w:val="003B3256"/>
     <w:rsid w:val="003B54F1"/>
     <w:rsid w:val="003B56F7"/>
     <w:rsid w:val="003B5E7D"/>
-    <w:rsid w:val="003B74A5"/>
     <w:rsid w:val="003B778B"/>
     <w:rsid w:val="003C18EB"/>
     <w:rsid w:val="003C1DCD"/>
     <w:rsid w:val="003C5506"/>
     <w:rsid w:val="003D60FE"/>
     <w:rsid w:val="003D741D"/>
     <w:rsid w:val="003E6163"/>
     <w:rsid w:val="003F482D"/>
     <w:rsid w:val="003F57C4"/>
     <w:rsid w:val="003F5AA5"/>
+    <w:rsid w:val="00400898"/>
+    <w:rsid w:val="00400C9A"/>
     <w:rsid w:val="00401032"/>
     <w:rsid w:val="004035C6"/>
+    <w:rsid w:val="00412456"/>
     <w:rsid w:val="00413DC2"/>
     <w:rsid w:val="004209A2"/>
     <w:rsid w:val="00420B89"/>
     <w:rsid w:val="004319A8"/>
     <w:rsid w:val="00432157"/>
     <w:rsid w:val="00436D79"/>
     <w:rsid w:val="00445EB3"/>
     <w:rsid w:val="00445F74"/>
     <w:rsid w:val="004505F8"/>
     <w:rsid w:val="004513E3"/>
+    <w:rsid w:val="00451994"/>
     <w:rsid w:val="00451BC8"/>
     <w:rsid w:val="00453E17"/>
     <w:rsid w:val="004546F6"/>
+    <w:rsid w:val="00462B17"/>
     <w:rsid w:val="00463954"/>
     <w:rsid w:val="00464E95"/>
     <w:rsid w:val="00465D8E"/>
     <w:rsid w:val="0046620B"/>
     <w:rsid w:val="00466E1A"/>
     <w:rsid w:val="0047786C"/>
     <w:rsid w:val="0048062E"/>
     <w:rsid w:val="00485096"/>
     <w:rsid w:val="0048636B"/>
     <w:rsid w:val="00486CA8"/>
     <w:rsid w:val="00487050"/>
     <w:rsid w:val="004921E6"/>
     <w:rsid w:val="00492EE2"/>
     <w:rsid w:val="00492F1A"/>
     <w:rsid w:val="004935E2"/>
+    <w:rsid w:val="004979E4"/>
     <w:rsid w:val="004A00D9"/>
     <w:rsid w:val="004A0BCF"/>
     <w:rsid w:val="004A5EED"/>
     <w:rsid w:val="004A5F76"/>
     <w:rsid w:val="004A6E92"/>
     <w:rsid w:val="004B3F63"/>
     <w:rsid w:val="004B73F2"/>
     <w:rsid w:val="004C1E75"/>
     <w:rsid w:val="004C56D0"/>
+    <w:rsid w:val="004C58B1"/>
     <w:rsid w:val="004C6011"/>
     <w:rsid w:val="004D0C87"/>
     <w:rsid w:val="004D1EE4"/>
     <w:rsid w:val="004D2F7B"/>
     <w:rsid w:val="004D3F3F"/>
     <w:rsid w:val="004D6E69"/>
     <w:rsid w:val="004D7D60"/>
     <w:rsid w:val="004E136F"/>
-    <w:rsid w:val="004E17BC"/>
     <w:rsid w:val="004E5C1F"/>
     <w:rsid w:val="004E5E75"/>
     <w:rsid w:val="004E6F22"/>
     <w:rsid w:val="004E6FEB"/>
     <w:rsid w:val="004E77A9"/>
     <w:rsid w:val="004F12D6"/>
     <w:rsid w:val="00501C6D"/>
-    <w:rsid w:val="00505718"/>
     <w:rsid w:val="005073F6"/>
     <w:rsid w:val="00507DD3"/>
     <w:rsid w:val="0051276E"/>
     <w:rsid w:val="0051694A"/>
     <w:rsid w:val="005170EF"/>
     <w:rsid w:val="0051781F"/>
-    <w:rsid w:val="00523E2E"/>
+    <w:rsid w:val="00524165"/>
     <w:rsid w:val="005263BC"/>
     <w:rsid w:val="005300F7"/>
     <w:rsid w:val="00531F5F"/>
     <w:rsid w:val="00535933"/>
     <w:rsid w:val="0054212D"/>
     <w:rsid w:val="00543932"/>
     <w:rsid w:val="00547C63"/>
     <w:rsid w:val="00553E62"/>
     <w:rsid w:val="00560B50"/>
+    <w:rsid w:val="00561FCA"/>
     <w:rsid w:val="00565654"/>
     <w:rsid w:val="00565B44"/>
     <w:rsid w:val="00567EC0"/>
     <w:rsid w:val="00573266"/>
     <w:rsid w:val="00573D63"/>
     <w:rsid w:val="00574D92"/>
+    <w:rsid w:val="00584657"/>
+    <w:rsid w:val="00590DA9"/>
+    <w:rsid w:val="00591A12"/>
     <w:rsid w:val="0059406E"/>
     <w:rsid w:val="005A2675"/>
     <w:rsid w:val="005A2CD4"/>
+    <w:rsid w:val="005A4FF6"/>
     <w:rsid w:val="005B2E34"/>
     <w:rsid w:val="005B739E"/>
-    <w:rsid w:val="005C065F"/>
     <w:rsid w:val="005C0BA6"/>
     <w:rsid w:val="005C21F3"/>
     <w:rsid w:val="005C4774"/>
     <w:rsid w:val="005C6B72"/>
     <w:rsid w:val="005C738B"/>
     <w:rsid w:val="005D6738"/>
     <w:rsid w:val="005E37FA"/>
     <w:rsid w:val="005F16E4"/>
     <w:rsid w:val="005F4EEA"/>
     <w:rsid w:val="005F7D1C"/>
     <w:rsid w:val="006018D9"/>
     <w:rsid w:val="00603694"/>
-    <w:rsid w:val="00615149"/>
+    <w:rsid w:val="00604E50"/>
+    <w:rsid w:val="0061472D"/>
     <w:rsid w:val="00616205"/>
-    <w:rsid w:val="00617E30"/>
     <w:rsid w:val="00620FD6"/>
     <w:rsid w:val="0062326A"/>
     <w:rsid w:val="006342C4"/>
+    <w:rsid w:val="00641B09"/>
     <w:rsid w:val="00645ACE"/>
+    <w:rsid w:val="006465FC"/>
     <w:rsid w:val="006508F9"/>
     <w:rsid w:val="0065117A"/>
+    <w:rsid w:val="00651AE4"/>
     <w:rsid w:val="00656030"/>
     <w:rsid w:val="00656970"/>
     <w:rsid w:val="00661350"/>
+    <w:rsid w:val="006627B0"/>
     <w:rsid w:val="00671A94"/>
     <w:rsid w:val="00674F5D"/>
     <w:rsid w:val="00680EC0"/>
-    <w:rsid w:val="006866F5"/>
     <w:rsid w:val="00687F1A"/>
     <w:rsid w:val="0069002C"/>
     <w:rsid w:val="00692480"/>
     <w:rsid w:val="006A36A8"/>
     <w:rsid w:val="006A77CC"/>
     <w:rsid w:val="006B0FB5"/>
+    <w:rsid w:val="006B16AB"/>
     <w:rsid w:val="006B3172"/>
     <w:rsid w:val="006B3B3E"/>
     <w:rsid w:val="006B3EF0"/>
     <w:rsid w:val="006B4A88"/>
     <w:rsid w:val="006C0BBE"/>
     <w:rsid w:val="006C23D7"/>
+    <w:rsid w:val="006C2F9A"/>
     <w:rsid w:val="006C4E2F"/>
     <w:rsid w:val="006D60A1"/>
     <w:rsid w:val="006D72A2"/>
     <w:rsid w:val="006E61F9"/>
     <w:rsid w:val="006E79C4"/>
-    <w:rsid w:val="006F276A"/>
     <w:rsid w:val="006F7697"/>
-    <w:rsid w:val="007069D7"/>
     <w:rsid w:val="00711296"/>
     <w:rsid w:val="00711525"/>
     <w:rsid w:val="00715008"/>
     <w:rsid w:val="00715BEE"/>
     <w:rsid w:val="007166F9"/>
     <w:rsid w:val="007171E8"/>
     <w:rsid w:val="00720A88"/>
+    <w:rsid w:val="00721314"/>
+    <w:rsid w:val="007233F2"/>
     <w:rsid w:val="00724C83"/>
+    <w:rsid w:val="00725242"/>
     <w:rsid w:val="007357E4"/>
     <w:rsid w:val="00740E54"/>
     <w:rsid w:val="00746BEF"/>
     <w:rsid w:val="00747923"/>
+    <w:rsid w:val="00752FC9"/>
     <w:rsid w:val="00754112"/>
     <w:rsid w:val="0075498A"/>
     <w:rsid w:val="00761DD3"/>
     <w:rsid w:val="007664D4"/>
     <w:rsid w:val="00766B25"/>
     <w:rsid w:val="0076798D"/>
     <w:rsid w:val="00784EB9"/>
     <w:rsid w:val="00786107"/>
     <w:rsid w:val="00791EE2"/>
     <w:rsid w:val="00792CD7"/>
     <w:rsid w:val="00794439"/>
     <w:rsid w:val="0079473E"/>
     <w:rsid w:val="007A0D38"/>
     <w:rsid w:val="007A0E7E"/>
     <w:rsid w:val="007A4F90"/>
     <w:rsid w:val="007B06ED"/>
     <w:rsid w:val="007B57DB"/>
     <w:rsid w:val="007B7294"/>
     <w:rsid w:val="007C3328"/>
-    <w:rsid w:val="007D64B7"/>
+    <w:rsid w:val="007D1DE5"/>
     <w:rsid w:val="007E1AB6"/>
     <w:rsid w:val="007E3ABB"/>
-    <w:rsid w:val="007E3B11"/>
     <w:rsid w:val="007E4126"/>
     <w:rsid w:val="007E55EE"/>
+    <w:rsid w:val="007F2C2D"/>
     <w:rsid w:val="007F4A38"/>
     <w:rsid w:val="007F67F2"/>
     <w:rsid w:val="00800F67"/>
     <w:rsid w:val="00802831"/>
     <w:rsid w:val="00814908"/>
     <w:rsid w:val="00815A23"/>
     <w:rsid w:val="00817339"/>
     <w:rsid w:val="00820A58"/>
     <w:rsid w:val="0082559F"/>
     <w:rsid w:val="008259D8"/>
     <w:rsid w:val="00826E8D"/>
     <w:rsid w:val="00842A40"/>
     <w:rsid w:val="0084425B"/>
     <w:rsid w:val="00844495"/>
     <w:rsid w:val="0084610A"/>
     <w:rsid w:val="00846396"/>
     <w:rsid w:val="00851043"/>
     <w:rsid w:val="0085125F"/>
     <w:rsid w:val="00852D62"/>
     <w:rsid w:val="0085306D"/>
     <w:rsid w:val="00855D59"/>
     <w:rsid w:val="00856FC7"/>
     <w:rsid w:val="00857FDD"/>
     <w:rsid w:val="00870142"/>
     <w:rsid w:val="00873459"/>
     <w:rsid w:val="00873630"/>
+    <w:rsid w:val="00873DEC"/>
     <w:rsid w:val="00884CC6"/>
     <w:rsid w:val="00884ED6"/>
     <w:rsid w:val="00887825"/>
     <w:rsid w:val="00892507"/>
     <w:rsid w:val="0089388F"/>
     <w:rsid w:val="00894787"/>
     <w:rsid w:val="008956F5"/>
     <w:rsid w:val="008A1CD8"/>
     <w:rsid w:val="008A67EC"/>
     <w:rsid w:val="008A72EE"/>
     <w:rsid w:val="008B0AD8"/>
     <w:rsid w:val="008B1492"/>
     <w:rsid w:val="008B18D7"/>
     <w:rsid w:val="008B5B97"/>
-    <w:rsid w:val="008C16D8"/>
     <w:rsid w:val="008C5D29"/>
     <w:rsid w:val="008C71D1"/>
     <w:rsid w:val="008D1BE5"/>
+    <w:rsid w:val="008D3FC1"/>
     <w:rsid w:val="008D75DE"/>
     <w:rsid w:val="008E1603"/>
     <w:rsid w:val="008E2B4E"/>
     <w:rsid w:val="008E4F6D"/>
+    <w:rsid w:val="008E6EED"/>
     <w:rsid w:val="008F0E4B"/>
     <w:rsid w:val="00900FA8"/>
-    <w:rsid w:val="00901EF4"/>
     <w:rsid w:val="00904685"/>
     <w:rsid w:val="00904B34"/>
     <w:rsid w:val="0090651B"/>
     <w:rsid w:val="00907F68"/>
     <w:rsid w:val="009127BB"/>
     <w:rsid w:val="00917DD5"/>
     <w:rsid w:val="00922094"/>
     <w:rsid w:val="00923144"/>
     <w:rsid w:val="00923E43"/>
     <w:rsid w:val="00927A05"/>
     <w:rsid w:val="009314EE"/>
+    <w:rsid w:val="00933170"/>
     <w:rsid w:val="00933819"/>
     <w:rsid w:val="00941A13"/>
     <w:rsid w:val="0094291C"/>
     <w:rsid w:val="00943457"/>
     <w:rsid w:val="009459D0"/>
     <w:rsid w:val="00946628"/>
     <w:rsid w:val="00946AEE"/>
     <w:rsid w:val="009470E5"/>
     <w:rsid w:val="00954F30"/>
     <w:rsid w:val="00955406"/>
     <w:rsid w:val="009564C0"/>
+    <w:rsid w:val="00956C4D"/>
     <w:rsid w:val="00957F48"/>
     <w:rsid w:val="00965549"/>
     <w:rsid w:val="00965758"/>
     <w:rsid w:val="009676D9"/>
     <w:rsid w:val="00973074"/>
     <w:rsid w:val="00974ED0"/>
+    <w:rsid w:val="00977A15"/>
     <w:rsid w:val="009818A6"/>
+    <w:rsid w:val="0098460D"/>
     <w:rsid w:val="00995785"/>
     <w:rsid w:val="009A01D0"/>
     <w:rsid w:val="009A1AA4"/>
+    <w:rsid w:val="009A32A0"/>
     <w:rsid w:val="009A629D"/>
     <w:rsid w:val="009B4C8F"/>
     <w:rsid w:val="009B56F5"/>
-    <w:rsid w:val="009C2CE6"/>
     <w:rsid w:val="009C3EFF"/>
     <w:rsid w:val="009C6A46"/>
     <w:rsid w:val="009C7E3D"/>
     <w:rsid w:val="009E0D07"/>
     <w:rsid w:val="009E68D3"/>
+    <w:rsid w:val="009F32C7"/>
     <w:rsid w:val="009F7107"/>
+    <w:rsid w:val="009F7DFB"/>
+    <w:rsid w:val="00A074AE"/>
     <w:rsid w:val="00A11D97"/>
     <w:rsid w:val="00A15453"/>
     <w:rsid w:val="00A2498B"/>
     <w:rsid w:val="00A322C3"/>
     <w:rsid w:val="00A37124"/>
     <w:rsid w:val="00A4366D"/>
     <w:rsid w:val="00A4377A"/>
     <w:rsid w:val="00A461E2"/>
+    <w:rsid w:val="00A637C5"/>
+    <w:rsid w:val="00A66703"/>
     <w:rsid w:val="00A70BCF"/>
     <w:rsid w:val="00A71388"/>
     <w:rsid w:val="00A75DFC"/>
     <w:rsid w:val="00A805D4"/>
-    <w:rsid w:val="00A826CE"/>
     <w:rsid w:val="00A90A46"/>
     <w:rsid w:val="00A90CB6"/>
-    <w:rsid w:val="00A92581"/>
     <w:rsid w:val="00A93154"/>
     <w:rsid w:val="00A952DC"/>
-    <w:rsid w:val="00A962A1"/>
     <w:rsid w:val="00AA478B"/>
     <w:rsid w:val="00AA7906"/>
     <w:rsid w:val="00AB3763"/>
+    <w:rsid w:val="00AB39FD"/>
     <w:rsid w:val="00AB3ED8"/>
     <w:rsid w:val="00AB5659"/>
+    <w:rsid w:val="00AB6F46"/>
     <w:rsid w:val="00AC085D"/>
     <w:rsid w:val="00AC716D"/>
     <w:rsid w:val="00AD0EEA"/>
     <w:rsid w:val="00AD2676"/>
     <w:rsid w:val="00AD2ABA"/>
     <w:rsid w:val="00AD3573"/>
     <w:rsid w:val="00AD3851"/>
     <w:rsid w:val="00AD5C6F"/>
     <w:rsid w:val="00AF43A8"/>
     <w:rsid w:val="00AF6898"/>
     <w:rsid w:val="00AF7A4A"/>
     <w:rsid w:val="00B06E7B"/>
+    <w:rsid w:val="00B073BE"/>
     <w:rsid w:val="00B12655"/>
     <w:rsid w:val="00B12B52"/>
     <w:rsid w:val="00B1446B"/>
     <w:rsid w:val="00B23046"/>
     <w:rsid w:val="00B25272"/>
     <w:rsid w:val="00B32739"/>
     <w:rsid w:val="00B41562"/>
     <w:rsid w:val="00B51697"/>
     <w:rsid w:val="00B52498"/>
     <w:rsid w:val="00B57055"/>
     <w:rsid w:val="00B57B27"/>
+    <w:rsid w:val="00B74C0E"/>
+    <w:rsid w:val="00B779F5"/>
     <w:rsid w:val="00B858C2"/>
     <w:rsid w:val="00B85DD5"/>
-    <w:rsid w:val="00B93EDF"/>
     <w:rsid w:val="00B94A15"/>
+    <w:rsid w:val="00BA2077"/>
     <w:rsid w:val="00BA4D65"/>
     <w:rsid w:val="00BA4F6F"/>
+    <w:rsid w:val="00BB2DC6"/>
     <w:rsid w:val="00BB41C5"/>
-    <w:rsid w:val="00BB59EB"/>
+    <w:rsid w:val="00BB499C"/>
     <w:rsid w:val="00BC1186"/>
     <w:rsid w:val="00BC33A4"/>
     <w:rsid w:val="00BC7650"/>
     <w:rsid w:val="00BD2AF4"/>
     <w:rsid w:val="00BD5105"/>
     <w:rsid w:val="00BD6278"/>
     <w:rsid w:val="00BE2A46"/>
     <w:rsid w:val="00BE45EB"/>
     <w:rsid w:val="00BE623D"/>
     <w:rsid w:val="00BF1D8A"/>
     <w:rsid w:val="00BF3F3E"/>
     <w:rsid w:val="00BF5060"/>
     <w:rsid w:val="00BF72B7"/>
     <w:rsid w:val="00C053FD"/>
+    <w:rsid w:val="00C0572E"/>
     <w:rsid w:val="00C069E4"/>
     <w:rsid w:val="00C13C92"/>
+    <w:rsid w:val="00C16E9D"/>
     <w:rsid w:val="00C1775F"/>
     <w:rsid w:val="00C2218B"/>
     <w:rsid w:val="00C22EEF"/>
     <w:rsid w:val="00C27765"/>
     <w:rsid w:val="00C301DF"/>
     <w:rsid w:val="00C30A78"/>
     <w:rsid w:val="00C35976"/>
     <w:rsid w:val="00C4137E"/>
     <w:rsid w:val="00C423AB"/>
     <w:rsid w:val="00C43D5A"/>
     <w:rsid w:val="00C54590"/>
     <w:rsid w:val="00C61725"/>
+    <w:rsid w:val="00C61B52"/>
     <w:rsid w:val="00C635BE"/>
     <w:rsid w:val="00C63D41"/>
-    <w:rsid w:val="00C74558"/>
     <w:rsid w:val="00C75DB2"/>
     <w:rsid w:val="00C86825"/>
-    <w:rsid w:val="00C86830"/>
     <w:rsid w:val="00C907B0"/>
     <w:rsid w:val="00C9257E"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C93CCB"/>
     <w:rsid w:val="00C95C8C"/>
-    <w:rsid w:val="00C95CB8"/>
     <w:rsid w:val="00C9636F"/>
     <w:rsid w:val="00CA0601"/>
+    <w:rsid w:val="00CA2FE1"/>
     <w:rsid w:val="00CA4474"/>
     <w:rsid w:val="00CA4EB9"/>
     <w:rsid w:val="00CA6B2F"/>
     <w:rsid w:val="00CB44A8"/>
     <w:rsid w:val="00CC12C8"/>
     <w:rsid w:val="00CC21BD"/>
     <w:rsid w:val="00CC713C"/>
+    <w:rsid w:val="00CC7522"/>
     <w:rsid w:val="00CD1923"/>
     <w:rsid w:val="00CD29A6"/>
+    <w:rsid w:val="00CD6BFA"/>
     <w:rsid w:val="00CD728E"/>
     <w:rsid w:val="00CE19AF"/>
     <w:rsid w:val="00CE51D8"/>
     <w:rsid w:val="00CE690D"/>
     <w:rsid w:val="00CF0000"/>
     <w:rsid w:val="00CF1928"/>
     <w:rsid w:val="00CF749F"/>
-    <w:rsid w:val="00D02801"/>
     <w:rsid w:val="00D03EA9"/>
     <w:rsid w:val="00D04487"/>
     <w:rsid w:val="00D05D32"/>
     <w:rsid w:val="00D06E5C"/>
     <w:rsid w:val="00D07DE0"/>
     <w:rsid w:val="00D10A9E"/>
     <w:rsid w:val="00D13B38"/>
     <w:rsid w:val="00D14174"/>
+    <w:rsid w:val="00D14E0C"/>
     <w:rsid w:val="00D24344"/>
+    <w:rsid w:val="00D27A65"/>
     <w:rsid w:val="00D3058D"/>
     <w:rsid w:val="00D339C3"/>
     <w:rsid w:val="00D33B86"/>
     <w:rsid w:val="00D37158"/>
+    <w:rsid w:val="00D37C95"/>
     <w:rsid w:val="00D40752"/>
     <w:rsid w:val="00D43962"/>
     <w:rsid w:val="00D44F63"/>
     <w:rsid w:val="00D517D8"/>
+    <w:rsid w:val="00D55888"/>
     <w:rsid w:val="00D56710"/>
     <w:rsid w:val="00D610E0"/>
     <w:rsid w:val="00D6589E"/>
     <w:rsid w:val="00D65EAF"/>
     <w:rsid w:val="00D66FDB"/>
     <w:rsid w:val="00D67FD6"/>
     <w:rsid w:val="00D7307A"/>
     <w:rsid w:val="00D74F83"/>
-    <w:rsid w:val="00D76186"/>
     <w:rsid w:val="00D86D8F"/>
+    <w:rsid w:val="00D951AA"/>
     <w:rsid w:val="00D96B5B"/>
     <w:rsid w:val="00D96FB3"/>
     <w:rsid w:val="00DA2303"/>
     <w:rsid w:val="00DA24CF"/>
+    <w:rsid w:val="00DA50E0"/>
     <w:rsid w:val="00DA5135"/>
-    <w:rsid w:val="00DB27B8"/>
     <w:rsid w:val="00DB6528"/>
     <w:rsid w:val="00DC1E34"/>
     <w:rsid w:val="00DD162D"/>
     <w:rsid w:val="00DD412F"/>
     <w:rsid w:val="00DD69D7"/>
+    <w:rsid w:val="00DD78FB"/>
     <w:rsid w:val="00DE6C15"/>
     <w:rsid w:val="00DE7CFF"/>
     <w:rsid w:val="00DF0592"/>
     <w:rsid w:val="00DF56C7"/>
     <w:rsid w:val="00DF7095"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF77A4"/>
     <w:rsid w:val="00E00954"/>
     <w:rsid w:val="00E00E0A"/>
     <w:rsid w:val="00E0659B"/>
     <w:rsid w:val="00E23657"/>
     <w:rsid w:val="00E25EB6"/>
     <w:rsid w:val="00E300D4"/>
     <w:rsid w:val="00E309BA"/>
     <w:rsid w:val="00E31F0E"/>
     <w:rsid w:val="00E32DBA"/>
-    <w:rsid w:val="00E33977"/>
     <w:rsid w:val="00E3582E"/>
     <w:rsid w:val="00E44101"/>
     <w:rsid w:val="00E45896"/>
     <w:rsid w:val="00E461BD"/>
     <w:rsid w:val="00E4692B"/>
     <w:rsid w:val="00E518AC"/>
     <w:rsid w:val="00E52DFA"/>
+    <w:rsid w:val="00E54BF3"/>
+    <w:rsid w:val="00E554DA"/>
     <w:rsid w:val="00E55740"/>
+    <w:rsid w:val="00E56511"/>
     <w:rsid w:val="00E614FB"/>
     <w:rsid w:val="00E61B0B"/>
     <w:rsid w:val="00E67AE5"/>
+    <w:rsid w:val="00E7059B"/>
+    <w:rsid w:val="00E74EB8"/>
     <w:rsid w:val="00E8410D"/>
     <w:rsid w:val="00E878E6"/>
     <w:rsid w:val="00E925D0"/>
     <w:rsid w:val="00E946F2"/>
     <w:rsid w:val="00E96AC0"/>
     <w:rsid w:val="00E96B4C"/>
     <w:rsid w:val="00E976D3"/>
     <w:rsid w:val="00EA1FB1"/>
     <w:rsid w:val="00EA7FE5"/>
     <w:rsid w:val="00EB1FCE"/>
     <w:rsid w:val="00EB6AB6"/>
     <w:rsid w:val="00EC32ED"/>
+    <w:rsid w:val="00EC5AA0"/>
+    <w:rsid w:val="00EC79D0"/>
     <w:rsid w:val="00ED053F"/>
     <w:rsid w:val="00ED1921"/>
     <w:rsid w:val="00ED6F9A"/>
     <w:rsid w:val="00ED7441"/>
     <w:rsid w:val="00ED7C42"/>
+    <w:rsid w:val="00EE3245"/>
     <w:rsid w:val="00EE3578"/>
     <w:rsid w:val="00EE6306"/>
+    <w:rsid w:val="00EE7F56"/>
     <w:rsid w:val="00EF2F3B"/>
     <w:rsid w:val="00EF30F3"/>
     <w:rsid w:val="00F062D4"/>
     <w:rsid w:val="00F1178D"/>
     <w:rsid w:val="00F17524"/>
     <w:rsid w:val="00F24734"/>
     <w:rsid w:val="00F26E66"/>
     <w:rsid w:val="00F372C7"/>
     <w:rsid w:val="00F4029B"/>
     <w:rsid w:val="00F420D4"/>
     <w:rsid w:val="00F51C84"/>
     <w:rsid w:val="00F521F3"/>
+    <w:rsid w:val="00F61254"/>
     <w:rsid w:val="00F63B47"/>
     <w:rsid w:val="00F65B5C"/>
     <w:rsid w:val="00F812A0"/>
+    <w:rsid w:val="00F83BB6"/>
     <w:rsid w:val="00F86585"/>
     <w:rsid w:val="00F90775"/>
     <w:rsid w:val="00F92468"/>
     <w:rsid w:val="00F95D0C"/>
+    <w:rsid w:val="00FA193E"/>
     <w:rsid w:val="00FA32B4"/>
     <w:rsid w:val="00FA332A"/>
     <w:rsid w:val="00FA3B73"/>
     <w:rsid w:val="00FA4019"/>
     <w:rsid w:val="00FA6084"/>
     <w:rsid w:val="00FB04DF"/>
+    <w:rsid w:val="00FB554E"/>
     <w:rsid w:val="00FB775F"/>
     <w:rsid w:val="00FC231B"/>
+    <w:rsid w:val="00FC382E"/>
+    <w:rsid w:val="00FC5D4F"/>
     <w:rsid w:val="00FC740F"/>
     <w:rsid w:val="00FD29DE"/>
     <w:rsid w:val="00FD30B9"/>
+    <w:rsid w:val="00FD363F"/>
+    <w:rsid w:val="00FD3914"/>
+    <w:rsid w:val="00FD415B"/>
     <w:rsid w:val="00FD7AB6"/>
-    <w:rsid w:val="00FE0985"/>
-    <w:rsid w:val="00FE1BB5"/>
     <w:rsid w:val="00FE3DFD"/>
     <w:rsid w:val="00FF0980"/>
     <w:rsid w:val="00FF315D"/>
     <w:rsid w:val="00FF50FD"/>
     <w:rsid w:val="00FF75A0"/>
     <w:rsid w:val="11931BA3"/>
-    <w:rsid w:val="1A08DD78"/>
     <w:rsid w:val="1CD4D22B"/>
     <w:rsid w:val="1D721085"/>
     <w:rsid w:val="36084FFF"/>
     <w:rsid w:val="5B66E619"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -7747,118 +6003,107 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="000D1374"/>
+    <w:rsid w:val="00184F37"/>
     <w:pPr>
-      <w:spacing w:before="80" w:after="120" w:line="252" w:lineRule="auto"/>
+      <w:spacing w:before="80" w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="SectionTitle"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00CD728E"/>
+    <w:rsid w:val="00184F37"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="202A44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Heading2-NotLinked"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002F5421"/>
+    <w:rsid w:val="009F7DFB"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="161F73"/>
+      <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2-NotLinked"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005300F7"/>
+    <w:rsid w:val="009F7DFB"/>
     <w:pPr>
-      <w:spacing w:before="160" w:after="40" w:line="252" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-      <w:color w:val="0030A7" w:themeColor="accent3"/>
+      <w:color w:val="161F73"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C740F"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -7912,208 +6157,203 @@
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009470E5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009470E5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004E136F"/>
+    <w:rsid w:val="001F266E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="8B8B8B" w:themeColor="text1" w:themeTint="80"/>
-      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004E136F"/>
+    <w:rsid w:val="001F266E"/>
     <w:rPr>
-      <w:color w:val="8B8B8B" w:themeColor="text1" w:themeTint="80"/>
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00AD3851"/>
     <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1B365D" w:themeColor="text2"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AD3851"/>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gadugi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1B365D" w:themeColor="text2"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="64"/>
       <w:szCs w:val="64"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="005300F7"/>
+    <w:rsid w:val="009F7DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
       <w:b/>
-      <w:color w:val="0030A7" w:themeColor="accent3"/>
+      <w:bCs/>
+      <w:color w:val="161F73"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001C740F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00066D3C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001C7AD3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="A8AAAB" w:themeColor="accent4"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-GB" w:bidi="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CD728E"/>
+    <w:rsid w:val="00184F37"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
+      <w:rFonts w:ascii="Gadugi" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gadugi" w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="48"/>
+      <w:color w:val="202A44"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00724C83"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="360"/>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BF3F3E"/>
-[...5 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00725242"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00851043"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1-NotLinked">
     <w:name w:val="Heading 1 - Not Linked"/>
     <w:qFormat/>
     <w:rsid w:val="00CD728E"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
@@ -8155,211 +6395,210 @@
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="21"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="EC008C" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003D741D"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="002F5421"/>
+    <w:rsid w:val="009F7DFB"/>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="EC008C" w:themeColor="accent5"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="161F73"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListMulti">
     <w:name w:val="List Multi"/>
     <w:basedOn w:val="ListBullet"/>
     <w:qFormat/>
     <w:rsid w:val="001661A9"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
-        <w:numId w:val="16"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListMultiNumber">
     <w:name w:val="List Multi Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00894787"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="36"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="120"/>
-      <w:contextualSpacing w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
     <w:name w:val="Current List1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005F4EEA"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="17"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList8">
     <w:name w:val="Current List8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00507DD3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="26"/>
+        <w:numId w:val="11"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList2">
     <w:name w:val="Current List2"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C1775F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
     <w:name w:val="Current List3"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00041A77"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList4">
     <w:name w:val="Current List4"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00957F48"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="21"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList5">
     <w:name w:val="Current List5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00957F48"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="22"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList6">
     <w:name w:val="Current List6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00957F48"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="23"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList7">
     <w:name w:val="Current List7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00507DD3"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="25"/>
+        <w:numId w:val="10"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A37124"/>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList9">
     <w:name w:val="Current List9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F65B5C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="28"/>
+        <w:numId w:val="12"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList10">
     <w:name w:val="Current List10"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F65B5C"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="29"/>
+        <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList11">
     <w:name w:val="Current List11"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DD412F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="30"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList12">
     <w:name w:val="Current List12"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009A01D0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="31"/>
+        <w:numId w:val="15"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal-Table">
     <w:name w:val="Normal - Table"/>
     <w:qFormat/>
     <w:rsid w:val="005300F7"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="000B7E68"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
@@ -8437,51 +6676,50 @@
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B778B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="1B365D" w:themeColor="text2"/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003B778B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9639"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
@@ -8587,53 +6825,53 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00136579"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0"/>
       <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00136579"/>
+    <w:rsid w:val="00EE7F56"/>
     <w:rPr>
-      <w:color w:val="48B28C" w:themeColor="hyperlink"/>
+      <w:color w:val="B00068" w:themeColor="accent5" w:themeShade="BF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00AD3851"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="1B365D" w:themeColor="text2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
@@ -8649,121 +6887,121 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00276486"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="EC008C" w:themeColor="accent5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList13">
     <w:name w:val="Current List13"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A805D4"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="34"/>
+        <w:numId w:val="16"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList14">
     <w:name w:val="Current List14"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00466E1A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="39"/>
+        <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList15">
     <w:name w:val="Current List15"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A11D97"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="40"/>
+        <w:numId w:val="19"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList16">
     <w:name w:val="Current List16"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00311629"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="41"/>
+        <w:numId w:val="20"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList17">
     <w:name w:val="Current List17"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E0899"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="42"/>
+        <w:numId w:val="21"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList18">
     <w:name w:val="Current List18"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001E0899"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="43"/>
+        <w:numId w:val="22"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList19">
     <w:name w:val="Current List19"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001661A9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="44"/>
+        <w:numId w:val="23"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList20">
     <w:name w:val="Current List20"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001661A9"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="45"/>
+        <w:numId w:val="24"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal-PullOut">
     <w:name w:val="Normal - Pull Out"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00160902"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="202A44" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2-NotLinked">
     <w:name w:val="Heading 2 - Not Linked"/>
     <w:qFormat/>
     <w:rsid w:val="00E96AC0"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80" w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi" w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="EC008C" w:themeColor="accent5"/>
@@ -8774,124 +7012,164 @@
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SectionTitle">
     <w:name w:val="Section Title"/>
     <w:qFormat/>
     <w:rsid w:val="0015611F"/>
     <w:rPr>
       <w:rFonts w:ascii="Gadugi" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Gadugi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="1B365D" w:themeColor="text2"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00766B25"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB554E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00462B17"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27A65"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27A65"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D27A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D27A65"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D27A65"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gadugi" w:hAnsi="Gadugi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...52 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.employableme.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assureprograms.com.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TtW@apm.net.au" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assureprograms.com.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TtW@apm.net.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itandr.com.au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assureprograms.com.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:TtW@apm.net.au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itandr.com.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.employableme.com/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.assureprograms.com.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="APM - Employment Services">
       <a:dk1>
         <a:srgbClr val="191919"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1B365D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F5F5F5"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="161F73"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="202A44"/>
       </a:accent2>
       <a:accent3>
@@ -9131,99 +7409,99 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B67D6375-85DE-0F45-9012-7D6CD03C991F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>4271</Characters>
+  <Pages>4</Pages>
+  <Words>964</Words>
+  <Characters>5495</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5030</CharactersWithSpaces>
+  <CharactersWithSpaces>6447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>TtW Service Delivery Plan – NSW – Sydney East Metro – APM</dc:title>
+  <dc:title>APM Employment Services – Transition to Work – Service Delivery Plan – Sydney East Metro</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2025-11-11T04:35:12Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-14T04:45:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>a839623e-96ff-4bed-b2d9-ed2298dc47b1</vt:lpwstr>
+    <vt:lpwstr>9668aa1b-fd81-447a-a27a-7030f579a2e1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>