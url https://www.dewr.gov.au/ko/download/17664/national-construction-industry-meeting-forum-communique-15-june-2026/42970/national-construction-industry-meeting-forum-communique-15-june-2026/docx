--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -54,175 +54,109 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5581650" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6B1A59A7" w14:textId="47C213A1" w:rsidR="00395476" w:rsidRDefault="00092201" w:rsidP="00CA74D9">
+                          <w:p w14:paraId="6B1A59A7" w14:textId="47C213A1" w:rsidR="00395476" w:rsidRPr="00DB3899" w:rsidRDefault="00092201" w:rsidP="00DB3899">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                              </w:rPr>
+                              <w:pStyle w:val="Title"/>
+                              <w:jc w:val="center"/>
                             </w:pPr>
-                            <w:r>
-[...7 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00DB3899">
                               <w:t>NATIONAL CONSTRUCTION INDUSTRY FORUM</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="77AC6534" w14:textId="396D3192" w:rsidR="00E44378" w:rsidRPr="00D23435" w:rsidRDefault="00E44378" w:rsidP="00E44378">
+                          <w:p w14:paraId="77AC6534" w14:textId="396D3192" w:rsidR="00E44378" w:rsidRPr="00DB3899" w:rsidRDefault="00E44378" w:rsidP="00DB3899">
                             <w:pPr>
-                              <w:spacing w:after="0"/>
-                              <w:ind w:left="-142"/>
+                              <w:pStyle w:val="Title"/>
                               <w:jc w:val="center"/>
-                              <w:rPr>
-[...6 lines deleted...]
-                              </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...7 lines deleted...]
-                              </w:rPr>
+                            <w:r w:rsidRPr="00DB3899">
                               <w:t>MEETING</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="5EDAB74C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 217" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:-18.3pt;width:439.5pt;height:110.6pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBXmZFe+gEAAM4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7ajOM1acVbb3aaq&#10;tL1I234AxjhGBYYCiZ1+fQfszUbtW1U/IPAwZ+acOWxvR63ISTgvwdS0WOSUCMOhleZQ0+/f9m82&#10;lPjATMsUGFHTs/D0dvf61XawlVhCD6oVjiCI8dVga9qHYKss87wXmvkFWGEw2IHTLODRHbLWsQHR&#10;tcqWeb7OBnCtdcCF9/j3YQrSXcLvOsHDl67zIhBVU+wtpNWltYlrttuy6uCY7SWf22D/0IVm0mDR&#10;C9QDC4wcnfwLSkvuwEMXFhx0Bl0nuUgckE2R/8HmqWdWJC4ojrcXmfz/g+WfT0/2qyNhfAcjDjCR&#10;8PYR+A9PDNz3zBzEnXMw9IK1WLiIkmWD9dWcGqX2lY8gzfAJWhwyOwZIQGPndFQFeRJExwGcL6KL&#10;MRCOP8tyU6xLDHGMFat8tV6msWSsek63zocPAjSJm5o6nGqCZ6dHH2I7rHq+EqsZ2Eul0mSVIUNN&#10;b8plmRKuIloGNJ6SuqabPH6TFSLL96ZNyYFJNe2xgDIz7ch04hzGZsSLkX4D7RkFcDAZDB8Ebnpw&#10;vygZ0Fw19T+PzAlK1EeDIt4Uq1V0YzqsyrfImLjrSHMdYYYjVE0DJdP2PiQHR67e3qHYe5lkeOlk&#10;7hVNk9SZDR5deX1Ot16e4e43AAAA//8DAFBLAwQUAAYACAAAACEANmniQN0AAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqHgtKQxqkq1JYjpUSc3XibRMRrK3bT8PcsJzju&#10;zGj2TbGebC9GHELnSMHDPAGBVDvTUaOg+tjNMhAhajK6d4QKvjHAury9KXRu3JXecTzGRnAJhVwr&#10;aGP0uZShbtHqMHceib2zG6yOfA6NNIO+crnt5SJJUml1R/yh1R5fWqy/jherwEe/X74Ob4fNdjcm&#10;1ee+WnTNVqn7u2mzAhFxin9h+MVndCiZ6eQuZILoFfCQqGD2mKYg2M6Wz6ycOJc9pSDLQv4fUP4A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAV5mRXvoBAADOAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANmniQN0AAAAIAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="6B1A59A7" w14:textId="47C213A1" w:rsidR="00395476" w:rsidRDefault="00092201" w:rsidP="00CA74D9">
+                    <w:p w14:paraId="6B1A59A7" w14:textId="47C213A1" w:rsidR="00395476" w:rsidRPr="00DB3899" w:rsidRDefault="00092201" w:rsidP="00DB3899">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
-[...8 lines deleted...]
-                        </w:rPr>
+                        <w:pStyle w:val="Title"/>
+                        <w:jc w:val="center"/>
                       </w:pPr>
-                      <w:r>
-[...7 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00DB3899">
                         <w:t>NATIONAL CONSTRUCTION INDUSTRY FORUM</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="77AC6534" w14:textId="396D3192" w:rsidR="00E44378" w:rsidRPr="00D23435" w:rsidRDefault="00E44378" w:rsidP="00E44378">
+                    <w:p w14:paraId="77AC6534" w14:textId="396D3192" w:rsidR="00E44378" w:rsidRPr="00DB3899" w:rsidRDefault="00E44378" w:rsidP="00DB3899">
                       <w:pPr>
-                        <w:spacing w:after="0"/>
-                        <w:ind w:left="-142"/>
+                        <w:pStyle w:val="Title"/>
                         <w:jc w:val="center"/>
-                        <w:rPr>
-[...6 lines deleted...]
-                        </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...7 lines deleted...]
-                        </w:rPr>
+                      <w:r w:rsidRPr="00DB3899">
                         <w:t>MEETING</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A49AC5" wp14:editId="24404E7A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-902970</wp:posOffset>
@@ -262,256 +196,178 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict>
               <v:rect id="Rectangle 1445812331" style="position:absolute;margin-left:-71.1pt;margin-top:-55.45pt;width:594.65pt;height:135.9pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#092050 [2409]" strokecolor="#12170b [484]" strokeweight="1pt" w14:anchorId="1410627E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUHvTtewIAAG8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azulmDOEXQosOA&#10;rg3WDj0rslQLkEVNUuJkXz9Kdpyg63YYdpFJkXwUn0nOr3atJlvhvAJT0eIsp0QYDrUyLxX9/nT7&#10;4RMlPjBTMw1GVHQvPL1avH837+xMTKABXQtHEMT4WWcr2oRgZ1nmeSNa5s/ACoNGCa5lAVX3ktWO&#10;dYje6myS5xdZB662DrjwHm9veiNdJHwpBQ8PUnoRiK4ovi2k06VzHc9sMWezF8dso/jwDPYPr2iZ&#10;Mph0hLphgZGNU79BtYo78CDDGYc2AykVF6kGrKbIX1Xz2DArUi1IjrcjTf7/wfL77aNdOaShs37m&#10;UYxV7KRr4xffR3aJrP1IltgFwvFyWpaTvCwp4WgrppPy8mOiMzuGW+fDZwEtiUJFHf6NRBLb3vmA&#10;KdH14BKzedCqvlVaJyV2gLjWjmwZ/jvGuTDhIoXrTfsV6v5+Wub5IW1qmhiSkE/QsmNtSQp7LWIO&#10;bb4JSVSN1UwS8ohwmrToTQ2rRX9d/DFnAozIEqsYsQeAtwoqYgMiDYN/DBWpa8fg/G8P64PHiJQZ&#10;TBiDW2XAvQWgw5i598dXnFATxTXU+5UjDvqZ8ZbfKvyNd8yHFXM4JDhOOPjhAQ+poasoDBIlDbif&#10;b91Hf+xdtFLS4dBV1P/YMCco0V8MdvVlcX4epzQp5+V0goo7taxPLWbTXgP2RoErxvIkRv+gD6J0&#10;0D7jfljGrGhihmPuivLgDsp16JcBbhgulsvkhpNpWbgzj5ZH8MhqbNOn3TNzdujlgGNwD4cBZbNX&#10;Ld37xkgDy00AqVK/H3kd+MapTv9/2EBxbZzqyeu4Jxe/AAAA//8DAFBLAwQUAAYACAAAACEA0DIX&#10;F+MAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3Fo7UWQgxKkKoheQqv4g&#10;JG5uvE0iYjuK3Ta8fTcnuM3ujGa/LRaj7dgZh9B6pyCZC2DoKm9aVyv43K9mj8BC1M7ozjtU8IsB&#10;FuXtTaFz4y9ui+ddrBmVuJBrBU2Mfc55qBq0Osx9j468ox+sjjQONTeDvlC57XgqhORWt44uNLrH&#10;1warn93JKsi+5Mv3yq/7t/1xKbcf1bvdbKRS93fj8hlYxDH+hWHCJ3QoiengT84E1imYJVmaUnZS&#10;iXgCNmVE9pAAO5CStOJlwf+/UV4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFB707XsC&#10;AABvBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0DIX&#10;F+MAAAAOAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00A66352">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D56893" wp14:editId="5DAD7592">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46D56893" wp14:editId="45BD7041">
             <wp:extent cx="2131541" cy="525780"/>
             <wp:effectExtent l="0" t="0" r="2540" b="7620"/>
             <wp:docPr id="395094513" name="Picture 395094513"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="395094513" name="Picture 395094513"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2141154" cy="528151"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00D40F52">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1494F8BD" w14:textId="4605E6AF" w:rsidR="00AD33B9" w:rsidRDefault="00AD33B9" w:rsidP="00AD33B9"/>
-    <w:p w14:paraId="00F1ACB6" w14:textId="77777777" w:rsidR="00047D38" w:rsidRPr="00E93496" w:rsidRDefault="00047D38" w:rsidP="00AD33B9">
+    <w:p w14:paraId="00F1ACB6" w14:textId="77777777" w:rsidR="00047D38" w:rsidRPr="00E93496" w:rsidRDefault="00047D38" w:rsidP="00DB3899">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D561793" w14:textId="6C2533E4" w:rsidR="0035079F" w:rsidRDefault="4ADBF3DB" w:rsidP="00A36925">
+    <w:p w14:paraId="2D561793" w14:textId="1BBF0D8B" w:rsidR="0035079F" w:rsidRDefault="4ADBF3DB" w:rsidP="00A42318">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5590"/>
           <w:tab w:val="left" w:pos="6220"/>
         </w:tabs>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:right="-330"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:ind w:right="-329"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F5D53A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="4F3073F9" w:rsidRPr="0F5D53A4">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> June 2026</w:t>
       </w:r>
-      <w:r w:rsidR="0035079F" w:rsidRPr="0F5D53A4">
+    </w:p>
+    <w:p w14:paraId="5AD31C52" w14:textId="13270B02" w:rsidR="0035079F" w:rsidRPr="00DB3899" w:rsidRDefault="00FB1FA2" w:rsidP="00A42318">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
-          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...24 lines deleted...]
-        <w:tab/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3899">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>Communiqué</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A04A77" w14:textId="77777777" w:rsidR="005A6069" w:rsidRPr="00C32FE6" w:rsidRDefault="005A6069" w:rsidP="0035079F">
+    <w:p w14:paraId="570E9649" w14:textId="77777777" w:rsidR="000D67FC" w:rsidRDefault="008879EA" w:rsidP="00DB3899">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...58 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008879EA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve">The National Construction Industry Forum (NCIF) met </w:t>
       </w:r>
       <w:r w:rsidR="00995126">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
@@ -554,51 +410,51 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t>(Blueprint)</w:t>
       </w:r>
       <w:r w:rsidR="009B50E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0016437E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A37D12" w14:textId="53EBFD98" w:rsidR="00D82F0C" w:rsidRDefault="007421DD" w:rsidP="00E818B1">
+    <w:p w14:paraId="06A37D12" w14:textId="1665B009" w:rsidR="00D82F0C" w:rsidRDefault="007421DD" w:rsidP="00E818B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007421DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t>Members agreed</w:t>
       </w:r>
       <w:r w:rsidR="00704F8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -646,51 +502,51 @@
       <w:r w:rsidR="00D93B29" w:rsidRPr="00D93B29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve">recognising the importance of engaging industry to shape practical, credible approaches to improving behaviours, culture and performance across the </w:t>
       </w:r>
       <w:r w:rsidR="007819E2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t>industry</w:t>
       </w:r>
       <w:r w:rsidRPr="007421DD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66794DEC" w14:textId="05AB2FBA" w:rsidR="00171D13" w:rsidRPr="00171D13" w:rsidRDefault="55B374D1" w:rsidP="59C03DA9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0D2C6C" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve">Members also </w:t>
       </w:r>
       <w:r w:rsidR="50FFB8E7" w:rsidRPr="59C03DA9">
         <w:rPr>
@@ -1118,51 +974,51 @@
         </w:rPr>
         <w:t>caused by the global fuel security crisis</w:t>
       </w:r>
       <w:r w:rsidR="66ABB3D0" w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is a priority for the </w:t>
       </w:r>
       <w:r w:rsidR="3A7BF7F8" w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="66ABB3D0" w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>overnment to ensure the long-term stability and resilience of the building and construction industry, especially during periods of economic uncertainty and disruption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75635260" w14:textId="59D4E4E1" w:rsidR="00F01051" w:rsidRDefault="00E918BC" w:rsidP="001367CE">
+    <w:p w14:paraId="75635260" w14:textId="7FB9CFCC" w:rsidR="00F01051" w:rsidRDefault="00E918BC" w:rsidP="001367CE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00502031" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">NCIF </w:t>
       </w:r>
       <w:r w:rsidR="000E5CC8" w:rsidRPr="001367CE">
@@ -1311,57 +1167,50 @@
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00BF0DEE" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A12C54">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>unlawfulness</w:t>
       </w:r>
       <w:r w:rsidR="00014B1E" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the CFMEU.</w:t>
       </w:r>
-      <w:r w:rsidR="00BC2B61">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="575D8199" w14:textId="37DE72AD" w:rsidR="00BC2B61" w:rsidRPr="001367CE" w:rsidRDefault="00BC2B61" w:rsidP="001367CE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The NCIF </w:t>
       </w:r>
       <w:r w:rsidR="00894B71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
@@ -1415,89 +1264,68 @@
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002765F7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> productive and constructive </w:t>
       </w:r>
       <w:r w:rsidR="00C66E2F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>leadership within the NCIF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394F51C4" w14:textId="1F9981F8" w:rsidR="00AA68D7" w:rsidRPr="009C1F5A" w:rsidRDefault="00E62436" w:rsidP="00E818B1">
-[...12 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="394F51C4" w14:textId="1F9981F8" w:rsidR="00AA68D7" w:rsidRPr="00DB3899" w:rsidRDefault="00E62436" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB3899">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Joint Construction Industry Charter</w:t>
       </w:r>
-      <w:r w:rsidR="00E1624F">
+      <w:r w:rsidR="00E1624F" w:rsidRPr="00DB3899">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="631BC759" w14:textId="1F65DBBE" w:rsidR="00CB5A1B" w:rsidRPr="001367CE" w:rsidRDefault="00AA68D7" w:rsidP="001367CE">
+    <w:p w14:paraId="631BC759" w14:textId="6C3D1E21" w:rsidR="00CB5A1B" w:rsidRPr="001367CE" w:rsidRDefault="00AA68D7" w:rsidP="001367CE">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA68D7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Members acknowledged the collaborative effort to develop the draft</w:t>
       </w:r>
       <w:r w:rsidRPr="00C023CC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1736,57 +1564,50 @@
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>and drive good outcomes</w:t>
       </w:r>
       <w:r w:rsidR="00894B71">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BC2B61">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E04BF7" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>rather than set regulatory requirements.</w:t>
       </w:r>
-      <w:r w:rsidR="00D866C5" w:rsidRPr="001367CE">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="6E7E106F" w14:textId="366A9965" w:rsidR="0046048B" w:rsidRPr="001367CE" w:rsidRDefault="00B20A7E" w:rsidP="00E818B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Industry </w:t>
       </w:r>
       <w:r w:rsidR="001666E5" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
@@ -1890,135 +1711,113 @@
         </w:rPr>
         <w:t xml:space="preserve">Charter is expected to be finalised and endorsed </w:t>
       </w:r>
       <w:r w:rsidR="003C6EF9" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>later this</w:t>
       </w:r>
       <w:r w:rsidR="00B924C7" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> year</w:t>
       </w:r>
       <w:r w:rsidR="00D37902" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D1A6D6" w14:textId="1FF09EA5" w:rsidR="00DA74C0" w:rsidRPr="001367CE" w:rsidRDefault="00D37902" w:rsidP="00E818B1">
+    <w:p w14:paraId="63D1A6D6" w14:textId="4B9347FA" w:rsidR="00DA74C0" w:rsidRPr="001367CE" w:rsidRDefault="00D37902" w:rsidP="00E818B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The NCIF envisions the Charter, like the Blueprint, </w:t>
       </w:r>
       <w:r w:rsidR="00245FF5" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> a living document that will evolve over time in response to the construction industry’s changing needs</w:t>
       </w:r>
       <w:r w:rsidR="004D61FF" w:rsidRPr="001367CE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001367CE">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2ED6D3E9" w14:textId="43DCA3D2" w:rsidR="00454900" w:rsidRPr="009C1F5A" w:rsidRDefault="00AA68D7" w:rsidP="00E818B1">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="2ED6D3E9" w14:textId="43DCA3D2" w:rsidR="00454900" w:rsidRPr="009C1F5A" w:rsidRDefault="00AA68D7" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Potential Commonwealth standards for the construction industry</w:t>
       </w:r>
       <w:r w:rsidR="00E1624F">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB85432" w14:textId="521BD5CC" w:rsidR="00D82F0C" w:rsidRDefault="00454900" w:rsidP="00E818B1">
+    <w:p w14:paraId="7EB85432" w14:textId="24C2430E" w:rsidR="00D82F0C" w:rsidRDefault="00454900" w:rsidP="00E818B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454900">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="0027560E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Chair</w:t>
       </w:r>
       <w:r w:rsidR="0027560E" w:rsidRPr="00454900">
@@ -2074,57 +1873,50 @@
       </w:r>
       <w:r w:rsidR="007462F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>aimed at ensuring</w:t>
       </w:r>
       <w:r w:rsidR="007462F0" w:rsidRPr="007462F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007462F0" w:rsidRPr="007462F0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>government financial arrangements drive quality, productivity and lawful behaviour, and deliver safe, secure, well-paid jobs in the construction industry</w:t>
       </w:r>
       <w:r w:rsidRPr="00454900">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00747436">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="5DD4526A" w14:textId="040FA6E1" w:rsidR="006038BA" w:rsidRPr="00454900" w:rsidRDefault="7DEF7313" w:rsidP="37D44B68">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Members noted </w:t>
       </w:r>
       <w:r w:rsidR="67F80A58" w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -2424,98 +2216,74 @@
         </w:rPr>
         <w:t xml:space="preserve">onsultation on </w:t>
       </w:r>
       <w:r w:rsidR="23627D61" w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="53A131D4" w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>potential standards is expected to occur in the second half of 2026</w:t>
       </w:r>
       <w:r w:rsidR="68AF75DE" w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D490207" w14:textId="62DED48B" w:rsidR="006038BA" w:rsidRDefault="007E3435" w:rsidP="00E818B1">
-[...3 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="1D490207" w14:textId="62DED48B" w:rsidR="006038BA" w:rsidRDefault="007E3435" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Blueprint </w:t>
       </w:r>
       <w:r w:rsidR="00AE0D9D">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Pulse Check</w:t>
       </w:r>
       <w:r w:rsidR="00486AB0">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Updated Forward Workplan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FA0773D" w14:textId="5BB33B7B" w:rsidR="001937B8" w:rsidRPr="001937B8" w:rsidRDefault="6E18008D" w:rsidP="001937B8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:after="120"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Members undertook the first Blueprint Pulse Check, </w:t>
       </w:r>
       <w:r w:rsidR="0F9D5F04" w:rsidRPr="59C03DA9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2636,75 +2404,62 @@
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Members agreed to amendments to the NCIF’s Forward Workplan</w:t>
       </w:r>
       <w:r w:rsidR="175A39FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="175A39FD" w:rsidRPr="37D44B68">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">to reflect emerging priorities, including the Government’s proposed consultation on potential Commonwealth standards for the construction industry. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051CAB4C" w14:textId="4A7A246A" w:rsidR="00844E02" w:rsidRPr="00844E02" w:rsidRDefault="00844E02" w:rsidP="001C3C72">
-[...4 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+    <w:p w14:paraId="051CAB4C" w14:textId="4A7A246A" w:rsidR="00844E02" w:rsidRPr="00844E02" w:rsidRDefault="00844E02" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00844E02">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Next steps</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CD568C" w14:textId="674B38EE" w:rsidR="008C6F94" w:rsidRDefault="001937B8" w:rsidP="00E818B1">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="001A7851" w:rsidRPr="0039754D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
@@ -2930,80 +2685,59 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> for the construction industry, please register your interest on the following page:</w:t>
       </w:r>
       <w:r w:rsidR="00CF0055" w:rsidRPr="00CF0055">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00CF0055" w:rsidRPr="00CF0055">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>National Construction Industry Forum Register of Interest - Department of Employment and Workplace Relations, Australian Government</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB1FCFB" w14:textId="4095251F" w:rsidR="00531C76" w:rsidRPr="00E818B1" w:rsidRDefault="00CA514A" w:rsidP="001367CE">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7EB1FCFB" w14:textId="4095251F" w:rsidR="00531C76" w:rsidRPr="00E818B1" w:rsidRDefault="00CA514A" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0" w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00531C76" w:rsidRPr="00E818B1">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Attendees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D431575" w14:textId="69A0A734" w:rsidR="00531C76" w:rsidRDefault="00B32688" w:rsidP="00A75649">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AC45007">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00531C76" w:rsidRPr="2AC45007">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -3517,74 +3251,56 @@
         </w:rPr>
         <w:t xml:space="preserve">Ms </w:t>
       </w:r>
       <w:r w:rsidR="006914B1" w:rsidRPr="00E76468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Emma</w:t>
       </w:r>
       <w:r w:rsidRPr="00E76468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kingdon, </w:t>
       </w:r>
       <w:r w:rsidR="00AD5C04" w:rsidRPr="00E76468">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t>CFMEU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDC7593" w14:textId="77777777" w:rsidR="00531C76" w:rsidRPr="00E818B1" w:rsidRDefault="00531C76" w:rsidP="00FC4A4E">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3FDC7593" w14:textId="77777777" w:rsidR="00531C76" w:rsidRPr="00E818B1" w:rsidRDefault="00531C76" w:rsidP="00DB3899">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120" w:after="160"/>
       </w:pPr>
       <w:r w:rsidRPr="1525548F">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Apologies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="284FF460" w14:textId="77777777" w:rsidR="00143944" w:rsidRPr="00A75649" w:rsidRDefault="659D4C7D" w:rsidP="1525548F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="120" w:afterAutospacing="0"/>
         <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1525548F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">The Hon Clare O’Neil MP, Minister for Housing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17B690C4" w14:textId="58F50271" w:rsidR="00143944" w:rsidRPr="00A75649" w:rsidRDefault="00143944" w:rsidP="1525548F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
@@ -3737,72 +3453,55 @@
       <w:r w:rsidRPr="00830A55">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">More information on the Forum is available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00830A55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.dewr.gov.au/australian-building-and-construction-industry/national-construction-industry-forum</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="685E43F8" w14:textId="77777777" w:rsidR="005A16FD" w:rsidRPr="00830A55" w:rsidRDefault="005A16FD" w:rsidP="0035079F">
+    <w:p w14:paraId="620092E5" w14:textId="0727A4EA" w:rsidR="005B5825" w:rsidRPr="00881575" w:rsidRDefault="0035079F" w:rsidP="00DB3899">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...17 lines deleted...]
-        <w:ind w:right="-60"/>
+        <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:right="-62"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00830A55">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enquiries: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00DF3995" w:rsidRPr="00830A55">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3814,65 +3513,65 @@
       </w:hyperlink>
       <w:r w:rsidR="00DF3995">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005B5825" w:rsidRPr="00881575" w:rsidSect="00E818B1">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1135" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AA533A3" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51" w:rsidP="00AD33B9">
+    <w:p w14:paraId="4CF4ED7E" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3" w:rsidP="00AD33B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CAE4138" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51" w:rsidP="00AD33B9">
+    <w:p w14:paraId="3D77FF6C" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3" w:rsidP="00AD33B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="02886EDB" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51">
+    <w:p w14:paraId="60D65647" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3992,51 +3691,51 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="16319605">
             <v:rect id="Rectangle 513755139" style="position:absolute;margin-left:543.45pt;margin-top:15.1pt;width:594.65pt;height:70.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#061535 [1609]" stroked="f" strokeweight="1pt" w14:anchorId="340D45B9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCv0Y0phAIAAIYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21ndT+COkWQosOA&#10;ri3aDj2rshQLkEVNUuJkv36U7DhZF+wwLAeFEslH8pnk1fWm1WQtnFdgKlqc5JQIw6FWZlnR7y+3&#10;ny4o8YGZmmkwoqJb4en17OOHq85OxQQa0LVwBEGMn3a2ok0IdpplnjeiZf4ErDColOBaFvDqllnt&#10;WIforc4meX6WdeBq64AL7/H1plfSWcKXUvDwIKUXgeiKYm4hnS6db/HMZldsunTMNooPabB/yKJl&#10;ymDQEeqGBUZWTv0B1SruwIMMJxzaDKRUXKQasJoif1fNc8OsSLUgOd6ONPn/B8vv18/20SENnfVT&#10;j2KsYiNdG/8xP7JJZG1HssQmEI6P52U5ycuSEo66i8vPk7Myspntva3z4YuAlkShog4/RuKIre98&#10;6E13JjGYB63qW6V1usQGEAvtyJrhp2OcCxPOkrtetd+g7t/LHH9D2NQz0SUl8RuaNhHTQETvA8eX&#10;bF9yksJWi2inzZOQRNVY5CRFHJEPkyl6VcNq0T8XMZmjuSTAiCwx/og9ABwrtBhgBvvoKlIzj875&#10;3xLrSxw9UmQwYXRulQF3DECHMXJvvyOppyay9Ab19tERB/0oectvFX7eO+bDI3M4OzhluA/CAx5S&#10;Q1dRGCRKGnA/j71He2xp1FLS4SxW1P9YMSco0V8NNvtlcXoahzddTsvzCV7coebtUGNW7QKwZwrc&#10;PJYnMdoHvROlg/YV18Y8RkUVMxxjV5QHt7ssQr8jcPFwMZ8nMxxYy8KdebY8gkdWY/u+bF6Zs0OP&#10;B5yOe9jNLZu+a/XeNnoamK8CSJXmYM/rwDcOe2riYTHFbXJ4T1b79Tn7BQAA//8DAFBLAwQUAAYA&#10;CAAAACEA3TnIbd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X6D9ZW6q3YgNRC&#10;iIMqRIUqlUNDy3mJlyQiXkexSdK/rzm1t1nNauZNuh5tI3rqfO1Yw3SiQBAXztRcavg6vD0tQPiA&#10;bLBxTBp+yMM6u79LMTFu4E/q81CKGMI+QQ1VCG0ipS8qsugnriWO3tl1FkM8u1KaDocYbhs5U+pZ&#10;Wqw5NlTY0qai4pJfrYb3/e5Y7+33UB7Om/Ejv2yLfrfV+vFhfF2BCDSGv2e44Ud0yCLTyV3ZeNFo&#10;iEOChrmagbi508VyDuIU1YtagsxS+X9A9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCv&#10;0Y0phAIAAIYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDdOcht3wAAAAgBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;">
               <w10:wrap anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1328027532"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -4050,65 +3749,65 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="22E3EE6A" w14:textId="1E2A13F7" w:rsidR="00A66352" w:rsidRDefault="00A66352">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13FC28DC" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51" w:rsidP="00AD33B9">
+    <w:p w14:paraId="7FE51AE8" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3" w:rsidP="00AD33B9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74706389" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51" w:rsidP="00AD33B9">
+    <w:p w14:paraId="06B0AFDD" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3" w:rsidP="00AD33B9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2FD389D4" w14:textId="77777777" w:rsidR="00D61F51" w:rsidRDefault="00D61F51">
+    <w:p w14:paraId="0D875E92" w14:textId="77777777" w:rsidR="009105E3" w:rsidRDefault="009105E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03707F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D280BEE"/>
     <w:lvl w:ilvl="0" w:tplc="E67A9256">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8027,50 +7726,51 @@
     <w:rsid w:val="002C00B2"/>
     <w:rsid w:val="002C1492"/>
     <w:rsid w:val="002C1D1B"/>
     <w:rsid w:val="002C207F"/>
     <w:rsid w:val="002C2E47"/>
     <w:rsid w:val="002C302B"/>
     <w:rsid w:val="002C35C0"/>
     <w:rsid w:val="002C4C90"/>
     <w:rsid w:val="002C5E8A"/>
     <w:rsid w:val="002D2E44"/>
     <w:rsid w:val="002D4FDB"/>
     <w:rsid w:val="002D51DE"/>
     <w:rsid w:val="002D6C07"/>
     <w:rsid w:val="002D6E04"/>
     <w:rsid w:val="002E0842"/>
     <w:rsid w:val="002E2B6A"/>
     <w:rsid w:val="002E41DA"/>
     <w:rsid w:val="002E48B9"/>
     <w:rsid w:val="002E4B4B"/>
     <w:rsid w:val="002E5559"/>
     <w:rsid w:val="002E5E6B"/>
     <w:rsid w:val="002E6147"/>
     <w:rsid w:val="002E769F"/>
     <w:rsid w:val="002F0572"/>
     <w:rsid w:val="002F19B2"/>
+    <w:rsid w:val="002F4771"/>
     <w:rsid w:val="002F5FC3"/>
     <w:rsid w:val="00301458"/>
     <w:rsid w:val="00301F9B"/>
     <w:rsid w:val="00303BDF"/>
     <w:rsid w:val="00303C29"/>
     <w:rsid w:val="00303C5A"/>
     <w:rsid w:val="00304A54"/>
     <w:rsid w:val="00304D06"/>
     <w:rsid w:val="00305025"/>
     <w:rsid w:val="00305DFF"/>
     <w:rsid w:val="00306459"/>
     <w:rsid w:val="00307245"/>
     <w:rsid w:val="00310D19"/>
     <w:rsid w:val="00314540"/>
     <w:rsid w:val="003155BD"/>
     <w:rsid w:val="00316A5F"/>
     <w:rsid w:val="0032515C"/>
     <w:rsid w:val="00326633"/>
     <w:rsid w:val="00326C14"/>
     <w:rsid w:val="00334E58"/>
     <w:rsid w:val="003352E6"/>
     <w:rsid w:val="00335771"/>
     <w:rsid w:val="00336E97"/>
     <w:rsid w:val="00343619"/>
     <w:rsid w:val="0034387E"/>
@@ -8712,50 +8412,51 @@
     <w:rsid w:val="008D714C"/>
     <w:rsid w:val="008E179A"/>
     <w:rsid w:val="008E2484"/>
     <w:rsid w:val="008E286E"/>
     <w:rsid w:val="008E3BBC"/>
     <w:rsid w:val="008E4173"/>
     <w:rsid w:val="008E4892"/>
     <w:rsid w:val="008E55D8"/>
     <w:rsid w:val="008E6766"/>
     <w:rsid w:val="008F17A3"/>
     <w:rsid w:val="008F1E4B"/>
     <w:rsid w:val="008F30BE"/>
     <w:rsid w:val="008F40D2"/>
     <w:rsid w:val="008F40F1"/>
     <w:rsid w:val="008F4ADA"/>
     <w:rsid w:val="008F5BCE"/>
     <w:rsid w:val="008F62F9"/>
     <w:rsid w:val="008F6625"/>
     <w:rsid w:val="008F6BA2"/>
     <w:rsid w:val="008F77E1"/>
     <w:rsid w:val="009014D0"/>
     <w:rsid w:val="00904EB3"/>
     <w:rsid w:val="00906780"/>
     <w:rsid w:val="00906CFF"/>
     <w:rsid w:val="0090746A"/>
+    <w:rsid w:val="009105E3"/>
     <w:rsid w:val="00912C67"/>
     <w:rsid w:val="00912C7D"/>
     <w:rsid w:val="009147E1"/>
     <w:rsid w:val="009149D6"/>
     <w:rsid w:val="00914BCC"/>
     <w:rsid w:val="0091535C"/>
     <w:rsid w:val="0091560C"/>
     <w:rsid w:val="009156A6"/>
     <w:rsid w:val="009168DE"/>
     <w:rsid w:val="00917709"/>
     <w:rsid w:val="00921208"/>
     <w:rsid w:val="0092289D"/>
     <w:rsid w:val="00923746"/>
     <w:rsid w:val="009247AF"/>
     <w:rsid w:val="00924A4E"/>
     <w:rsid w:val="00925F25"/>
     <w:rsid w:val="00925F45"/>
     <w:rsid w:val="00926A6E"/>
     <w:rsid w:val="00927BDA"/>
     <w:rsid w:val="00931AB0"/>
     <w:rsid w:val="00932798"/>
     <w:rsid w:val="009331C8"/>
     <w:rsid w:val="00933BDD"/>
     <w:rsid w:val="00934B09"/>
     <w:rsid w:val="00936677"/>
@@ -8844,50 +8545,51 @@
     <w:rsid w:val="00A01A14"/>
     <w:rsid w:val="00A026BC"/>
     <w:rsid w:val="00A0543B"/>
     <w:rsid w:val="00A111AD"/>
     <w:rsid w:val="00A12574"/>
     <w:rsid w:val="00A12C54"/>
     <w:rsid w:val="00A14994"/>
     <w:rsid w:val="00A1657F"/>
     <w:rsid w:val="00A20963"/>
     <w:rsid w:val="00A22455"/>
     <w:rsid w:val="00A23956"/>
     <w:rsid w:val="00A23B11"/>
     <w:rsid w:val="00A24874"/>
     <w:rsid w:val="00A24888"/>
     <w:rsid w:val="00A25D3C"/>
     <w:rsid w:val="00A26AF5"/>
     <w:rsid w:val="00A26DAD"/>
     <w:rsid w:val="00A26FAD"/>
     <w:rsid w:val="00A309B1"/>
     <w:rsid w:val="00A330EA"/>
     <w:rsid w:val="00A34BA9"/>
     <w:rsid w:val="00A34FA0"/>
     <w:rsid w:val="00A36925"/>
     <w:rsid w:val="00A40246"/>
     <w:rsid w:val="00A412A8"/>
+    <w:rsid w:val="00A42318"/>
     <w:rsid w:val="00A46B8B"/>
     <w:rsid w:val="00A50E36"/>
     <w:rsid w:val="00A522DB"/>
     <w:rsid w:val="00A53133"/>
     <w:rsid w:val="00A531B3"/>
     <w:rsid w:val="00A56F8A"/>
     <w:rsid w:val="00A62A75"/>
     <w:rsid w:val="00A62DFF"/>
     <w:rsid w:val="00A66352"/>
     <w:rsid w:val="00A6654F"/>
     <w:rsid w:val="00A67F96"/>
     <w:rsid w:val="00A72BB7"/>
     <w:rsid w:val="00A75649"/>
     <w:rsid w:val="00A76516"/>
     <w:rsid w:val="00A77E92"/>
     <w:rsid w:val="00A81F2A"/>
     <w:rsid w:val="00A82C87"/>
     <w:rsid w:val="00A84B94"/>
     <w:rsid w:val="00A859E7"/>
     <w:rsid w:val="00A95A94"/>
     <w:rsid w:val="00A9605D"/>
     <w:rsid w:val="00A968E2"/>
     <w:rsid w:val="00A971B2"/>
     <w:rsid w:val="00A97D54"/>
     <w:rsid w:val="00AA2856"/>
@@ -9132,128 +8834,132 @@
     <w:rsid w:val="00CF1F05"/>
     <w:rsid w:val="00CF20BC"/>
     <w:rsid w:val="00CF21F9"/>
     <w:rsid w:val="00CF350E"/>
     <w:rsid w:val="00CF54F8"/>
     <w:rsid w:val="00CF6DB8"/>
     <w:rsid w:val="00D0020F"/>
     <w:rsid w:val="00D00674"/>
     <w:rsid w:val="00D006A3"/>
     <w:rsid w:val="00D011FF"/>
     <w:rsid w:val="00D0326B"/>
     <w:rsid w:val="00D04BA7"/>
     <w:rsid w:val="00D05C6C"/>
     <w:rsid w:val="00D1062D"/>
     <w:rsid w:val="00D16FEB"/>
     <w:rsid w:val="00D2268E"/>
     <w:rsid w:val="00D22889"/>
     <w:rsid w:val="00D22A9B"/>
     <w:rsid w:val="00D2308E"/>
     <w:rsid w:val="00D23201"/>
     <w:rsid w:val="00D23435"/>
     <w:rsid w:val="00D247E2"/>
     <w:rsid w:val="00D2553F"/>
     <w:rsid w:val="00D25B30"/>
     <w:rsid w:val="00D30BFD"/>
+    <w:rsid w:val="00D325D5"/>
     <w:rsid w:val="00D3322B"/>
     <w:rsid w:val="00D35BDE"/>
     <w:rsid w:val="00D37902"/>
     <w:rsid w:val="00D37A51"/>
     <w:rsid w:val="00D4070B"/>
     <w:rsid w:val="00D40F52"/>
     <w:rsid w:val="00D44A17"/>
     <w:rsid w:val="00D453B4"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D4680A"/>
     <w:rsid w:val="00D474E0"/>
     <w:rsid w:val="00D51492"/>
     <w:rsid w:val="00D53686"/>
     <w:rsid w:val="00D53867"/>
     <w:rsid w:val="00D55195"/>
     <w:rsid w:val="00D5575C"/>
     <w:rsid w:val="00D5651C"/>
     <w:rsid w:val="00D56FD0"/>
     <w:rsid w:val="00D61F51"/>
     <w:rsid w:val="00D634E2"/>
     <w:rsid w:val="00D67C5A"/>
     <w:rsid w:val="00D72BA5"/>
     <w:rsid w:val="00D72F0A"/>
     <w:rsid w:val="00D76856"/>
     <w:rsid w:val="00D7712A"/>
     <w:rsid w:val="00D81FF4"/>
     <w:rsid w:val="00D82F0C"/>
     <w:rsid w:val="00D85EB8"/>
     <w:rsid w:val="00D866C5"/>
     <w:rsid w:val="00D900C1"/>
     <w:rsid w:val="00D90EF6"/>
     <w:rsid w:val="00D93B29"/>
     <w:rsid w:val="00D93C92"/>
     <w:rsid w:val="00D94D57"/>
     <w:rsid w:val="00DA0F37"/>
     <w:rsid w:val="00DA2B67"/>
     <w:rsid w:val="00DA51B4"/>
     <w:rsid w:val="00DA74C0"/>
     <w:rsid w:val="00DA786B"/>
     <w:rsid w:val="00DA7BBE"/>
     <w:rsid w:val="00DB06B0"/>
     <w:rsid w:val="00DB1B40"/>
     <w:rsid w:val="00DB351B"/>
+    <w:rsid w:val="00DB3899"/>
     <w:rsid w:val="00DB3BE1"/>
     <w:rsid w:val="00DB4C19"/>
     <w:rsid w:val="00DB637B"/>
     <w:rsid w:val="00DB681C"/>
     <w:rsid w:val="00DB7EC5"/>
     <w:rsid w:val="00DC1423"/>
     <w:rsid w:val="00DC269F"/>
     <w:rsid w:val="00DC2DD9"/>
     <w:rsid w:val="00DC2E11"/>
     <w:rsid w:val="00DC4445"/>
     <w:rsid w:val="00DC4CB5"/>
     <w:rsid w:val="00DC5CF7"/>
+    <w:rsid w:val="00DC5E59"/>
     <w:rsid w:val="00DC6752"/>
     <w:rsid w:val="00DC6AC9"/>
     <w:rsid w:val="00DC7168"/>
     <w:rsid w:val="00DD1769"/>
     <w:rsid w:val="00DD3B75"/>
     <w:rsid w:val="00DD4BCA"/>
     <w:rsid w:val="00DE2E50"/>
     <w:rsid w:val="00DE30C3"/>
     <w:rsid w:val="00DE4D8E"/>
     <w:rsid w:val="00DE5C78"/>
     <w:rsid w:val="00DF1690"/>
     <w:rsid w:val="00DF1893"/>
     <w:rsid w:val="00DF3995"/>
     <w:rsid w:val="00DF42EF"/>
     <w:rsid w:val="00DF446C"/>
     <w:rsid w:val="00DF5BB8"/>
     <w:rsid w:val="00DF5C8C"/>
     <w:rsid w:val="00DF74FB"/>
     <w:rsid w:val="00DF7B6C"/>
     <w:rsid w:val="00E00DB4"/>
     <w:rsid w:val="00E012EF"/>
     <w:rsid w:val="00E01CDA"/>
     <w:rsid w:val="00E02EAB"/>
+    <w:rsid w:val="00E02FBD"/>
     <w:rsid w:val="00E03047"/>
     <w:rsid w:val="00E036D3"/>
     <w:rsid w:val="00E04BF7"/>
     <w:rsid w:val="00E05A40"/>
     <w:rsid w:val="00E1103D"/>
     <w:rsid w:val="00E12465"/>
     <w:rsid w:val="00E13FF2"/>
     <w:rsid w:val="00E14E1E"/>
     <w:rsid w:val="00E153B7"/>
     <w:rsid w:val="00E1624F"/>
     <w:rsid w:val="00E16464"/>
     <w:rsid w:val="00E165A1"/>
     <w:rsid w:val="00E16CFB"/>
     <w:rsid w:val="00E176DF"/>
     <w:rsid w:val="00E17DC1"/>
     <w:rsid w:val="00E17E49"/>
     <w:rsid w:val="00E20B65"/>
     <w:rsid w:val="00E20E4C"/>
     <w:rsid w:val="00E23549"/>
     <w:rsid w:val="00E2576F"/>
     <w:rsid w:val="00E328D9"/>
     <w:rsid w:val="00E329BB"/>
     <w:rsid w:val="00E33B4F"/>
     <w:rsid w:val="00E34231"/>
     <w:rsid w:val="00E34E87"/>
@@ -10099,169 +9805,175 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F30A1A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="5B7739" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="FormHeading"/>
+    <w:basedOn w:val="paragraph"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00CF6DB8"/>
+    <w:rsid w:val="00DB3899"/>
     <w:pPr>
+      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="minorHAnsi"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="paragraph"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="007D782C"/>
+    <w:rsid w:val="00DB3899"/>
     <w:pPr>
+      <w:spacing w:before="200" w:beforeAutospacing="0" w:after="200" w:afterAutospacing="0"/>
+      <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="404246" w:themeColor="text2"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AD33B9"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
       <w:ind w:right="289"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
-    <w:rsid w:val="007D782C"/>
+    <w:rsid w:val="00DB3899"/>
     <w:pPr>
       <w:spacing w:after="0"/>
-      <w:contextualSpacing/>
+      <w:ind w:left="-142"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
-      <w:noProof/>
-[...3 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="007D782C"/>
+    <w:rsid w:val="00DB3899"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
       <w:b/>
-      <w:noProof/>
-[...3 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:bCs/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FormHeading">
     <w:name w:val="Form Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0740"/>
     <w:pPr>
       <w:spacing w:after="320"/>
       <w:ind w:right="288"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableText">
     <w:name w:val="Table Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TableTextChar"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00BD0740"/>
@@ -10416,58 +10128,60 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00CF6DB8"/>
+    <w:rsid w:val="00DB3899"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="20"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedList">
     <w:name w:val="Numbered List"/>
     <w:basedOn w:val="TableText"/>
     <w:link w:val="NumberedListChar"/>
     <w:qFormat/>
     <w:rsid w:val="00CF6DB8"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TableTextChar">
     <w:name w:val="Table Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="TableText"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00CF6DB8"/>
@@ -10575,60 +10289,60 @@
       <w:spacing w:val="15"/>
       <w:sz w:val="40"/>
       <w:lang w:val="en-AU" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00CF21F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri"/>
       <w:color w:val="404246"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="0"/>
       <w:sz w:val="40"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="007D782C"/>
+    <w:rsid w:val="00DB3899"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="404246" w:themeColor="text2"/>
+      <w:color w:val="092050" w:themeColor="accent6" w:themeShade="BF"/>
       <w:kern w:val="0"/>
-      <w:sz w:val="28"/>
-[...1 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:eastAsia="en-AU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00AD33B9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
@@ -12702,98 +12416,83 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAFF37E9-95A0-403A-B632-6835B89730EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1145</Words>
-  <Characters>6532</Characters>
+  <Words>1144</Words>
+  <Characters>6522</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>54</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7662</CharactersWithSpaces>
+  <CharactersWithSpaces>7651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>National Construction Industry Meeting Forum Communiqué – 15 June 2026</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SetDate">
-    <vt:lpwstr>2026-06-15T06:38:14Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-15T23:35:19Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Name">
     <vt:lpwstr>79d889eb-932f-4752-8739-64d25806ef64</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_SiteId">
     <vt:lpwstr>dd0cfd15-4558-4b12-8bad-ea26984fc417</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ActionId">
-    <vt:lpwstr>3fad3956-04dd-4c1a-a21c-f72a9e87b011</vt:lpwstr>
+    <vt:lpwstr>a4f4aed2-f125-4074-9cfa-edefb6b01e3a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_79d889eb-932f-4752-8739-64d25806ef64_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>